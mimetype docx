--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:93.75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Drouet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-louis-drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6010-9177</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION INITIALE - DIPLÔMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilité à Diriger des Recherches (HDR) UPMC-Paris VI (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sorbonne Université)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : Docteur INA-PG (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AgroParisTech)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 : Ingénieur agronome ENSAR (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Agrocampus Ouest)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 : Classes Préparatoires aux Grandes Écoles, Biologie-Mathématiques - Baccalauréat C</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARRIÈRE - EXPÉRIENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Chargé de mission INRAE - DEPE Paris - Prospective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Directeur de Recherche INRA - ECOSYS Grignon puis Palaiseau - Devenir des intrants d'origine agricole et évaluation de leurs impacts agri-environnementaux dans les paysages et les territoires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2015 : Chargé de Recherche INRA - EGC (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ECOSYS) Grignon- 2004-2015: Modélisation intégrée de la cascade de l’azote dans les paysages et les territoires, et évaluation de scénarios d'atténuation des pertes environnementales d'azote et d'adaptation des pratiques agricoles et des mosaïques paysagères- 2000-2004 : Modélisation intégrée structure (morphogénèse) - fonction (flux d'azote et de carbone) des plantes (maïs et colza)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-2000 : Attaché Scientifique Contractuel- 1999-2000 : Post-doctorant INRA - ECHO (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PSH) Avignon - Modélisation structure-fonction de plantes de maïs- 1994-1999 : Doctorant INRA - Bioclimatologie (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EGC) Grignon - Architecture, biomécanique, lumière, azote et photosynthèse du maïs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1994 : Coopérant Service National - Agrhymet Niamey Niger - Estimation des pluies à partir d'images satellitaires et contribution à l’amélioration du dispositif d’alerte agrométéorologique au Sahel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992 : Stagiaire INRA - Bioclimatologie-télédétection (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ISPA) Bordeaux - Détection des éclaircies en forêt landaise à partir d’images satellitaires</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES RESPONSABILITÉS DANS DES PROJETS ET DES COLLECTIFS NATIONAUX ET EUROPÉENS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 :	Membre du groupe de travail « Gouvernance » du réseau international iN-Net (International Nitrogen Network, National Science Foundation), co-leader de l’activité « Critical Gaps in Nitrogen Governance Research & Practice »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024	: Membre élu du Conseil Scientifique du département AgroEcoSystem d’INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023	: Membre du groupe d’experts national du Projet Nutri-Check Net (Horizon Europe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Membre du groupe &amp;quot;Foresight&amp;quot; du réseau EIONET (European Environment Information and Observation Network, Agence Européenne de l'Environnement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Membre de l'équipe projet de la prospective &amp;quot;Agriculture européenne sans pesticides chimiques à l'horizon 2050&amp;quot; (Programme Prioritaire de Recherche &amp;quot;Cultiver et Protéger Autrement&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Membre du Comité de Labellisation Prev'N du COMIFER (Comité français d'Étude et de développement de la Fertilisation Raisonnée) pour les outils de calcul de doses d'azote à apporter aux cultures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Membre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intuitu personae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et co-président élu du CST-GENEM (Comité Scientifique et Technique pour la Gestion des Eléments Nutritifs et des Emissions vers les Milieux), réuni sous l'égide du MASA (Ministère de l’Agriculture et de la Souveraineté Alimentaire) et du MTECT (Ministère de la Transition Ecologique et de la Cohésion des Territoires)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : Membre du groupe LMAS (Landscape Management of Agricultural Systems - Create a knowledge framework for understanding the spatial and temporal aspects of soil carbon and greenhouse gas emissions within particular landscapes) de la GRA (Global Research Alliance)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2020 : Membre du Bureau de l’UMT Alter’N (Unité Mixte Technologique - Connaître les sources alternatives d’azote (légumineuses et produits résiduaires organiques) pour gérer des systèmes de culture à faibles pertes azotées et moins dépendants des engrais de synthèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 : Membre du comité scientifique de la FIRE (Fédération Ile-de-France de Recherche sur l'Environnement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : Coordinateur du projet ANR-Agrobiosphère ESCAPADE (Évaluation de Scénarios sur le Cascade de l'Azote dans les Paysages Agricoles et moDélisation tErritoriale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 : Membre de la cellule de pilotage du groupe projet &amp;quot;Cascade de l'azote&amp;quot; du GIS GC-HP2E (Grandes Cultures à Haute Performance Économique et Environnementale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2015 : Animateur de l'axe scientifique &amp;quot;Intégration des processus à des échelles supra-parcellaires&amp;quot; de l'équipe Biosphère-Atmosphère de l'UMR EGC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : Co-animateur d’un groupe de réflexion interdépartements INRA sur la modélisation - et un projet de plateforme de modélisation - des flux dans les paysages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Animateur d’un groupe de réflexion interdépartements INRA sur la modélisation des flux et bilans de GES dans les exploitations agricoles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2011 : Responsable (&amp;quot;Activity leader&amp;quot;) d’un Work Package du projet FP6-NITROEUROPE, coordinateur de la modélisation des flux d’azote dans les paysages et gestionnaire de la base de données &amp;quot;paysage&amp;quot; du projet</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATIONS COMPLÉMENTAIRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : La prospective pour les territoires - Futuribles (14 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : Atelier de construction de scénarios prospectifs - Futuribles (14 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Communiquer avec les médias (14 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Accompagner et réussir une thèse à l’INRA - École des Doctorants et des ENcadrants (32 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Gestion des conflits (7 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Diriger, animer et motiver une équipe (21 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Pilotage et animation de projet (28 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Système d’Information Géographique ARCGIS (21 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Analyse de sensibilité et exploration de modèles - École Chercheurs (31 h)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in spatial patterns of ammonia dry deposition flux and deposition threshold exceedance according to dispersion model formalism and horizontal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268 Part B, pp.115823. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Crop Model to Benchmark Miscanthus and Switchgrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Shield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (15), pp.3942. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13153942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of spatio-temporal models describing nitrogen transfers, transformations and losses at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ferrer Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.356-367. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of spatial patterns of ammonia concentration and dry deposition flux between a regional Eulerian chemistry-transport model and a local Gaussian plume model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Wichink Kruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (6), pp.719-729. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-019-00691-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling reactive nitrogen fluxes and mitigation scenarios on a landscape in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion territoriale de l'azote - Réaménager : Le paysage est-il une solution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 449, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystem modeling can aid in the optimization of biomass feedstock supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of greenhouse gas emissions and design of mitigation options: a whole farm approach based on farm management data and mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.22-34. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2014.058432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a 20-year old Miscanthus × giganteus stand and its removal on soil characteristics and greenhouse gas emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.198-210. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using agroecosystem modeling to improve the estimates of N2O emissions in the Life-Cycle Assessment of biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bessou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.593-606. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-012-9171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for simulating the timelines of field operations at a European scale for use in complex dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Reinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (11), pp.4487 - 4496. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4487-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the contribution of short-range atmospheric and hydrological transfers to nitrogen fluxes, budgets and indirect emissions in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.1647-1660. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1647-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for models of greenhouse gas emissions at farm level. Case study of N2O emissions simulated by the CERES-EGC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159, pp.3156-3161. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of farm heterogeneity and methods for upscaling on modelled nitrogen losses in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. J.E. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.3183-3192. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NitroScape: A model to integrate nitrogen transfers and transformations in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia S. Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.3162-3170. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of short-term transfers on nitrogen fluxes, budgets and indirect N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O emissions in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.7593-7622. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-8-7593-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour comprendre la réponse des écosystèmes prairiaux au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ngef-xz41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does spatial arrangement of 3D plants affect light transmission and extinction coefficient within maize crops ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107 (1), pp.62-69. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2007.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL-CN: a model of GRowth, Architecture and ALlocation for Carbon and Nitrogen dynamics within whole plants formalised at the organ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.231-249. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology of maize II: Identification of physiological markers representative of the nitrogen status of maize (Zea mays) leaves, during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Hélène Valadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Quillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124 (2), pp.178-188. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2005.00511.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of leaf mass per unit leaf area and root mass per unit root volume of young maize plants: implications for growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root Typ: a generic model to depict and analyse the root system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 258, pp.103-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 3D nitrogen, dry mass per area and local irradiance on canopy photosynthesis within leaves of contrasted heterogeneous maize crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.699-710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL: a model of GRowth, Architecture and carbon ALlocation during the vegetative phase of the whole maize plant. Model description and parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 165 (2-3), pp.147-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODICA and MODANCA: Modelling the three-dimensional shoot structure of graminaceous crops from two methods of plant description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (2), pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light interception of contrasting azimuth canopies under square and rectangular plant spatial distributions: Simulations and crop measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Maddonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4290(00)00144-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in the azimuthal distribution of maize leaves over time affect canopy light absorption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (3-4), pp.281-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do variations in local leaf irradiance explain changes to leaf nitrogen within row maize canopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in the azimuthal distribution of maize leaves over time affect canopy light absorption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (3-4), pp.281-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial re-orientation of maize leaves affected by initial plant orientation and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 88 (1-4), pp.85-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la fin de l'hivernage 1993 à l'aide des indicateurs occurrences de nuages et minima de températures radiatives et comparaison des méthodes d'estimation Agrhymet, Epsat, Tamsat au cours de la saison 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille climatique satellitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49, pp.32-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the egg output variations and determinism of Metastrongylus spp., lungworms of the wild boar (Sus scrofa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Reviews in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 53 (1-2), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du début de l'hivernage 1993 à l'aide des indicateurs occurrences de nuages et minima de températures radiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Tall F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille climatique satellitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.35-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cropping systems to food systems: exploring scenarios of European chemical pesticide-free agriculture in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Global Food Security Conference “Towards equitable, sustainable and resilient food systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Apr 2024, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Chemical Pesticide-Free Agriculture in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop protection futures in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish University of Agricultural Sciences, May 2023, Uppsala, Sweden. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring chemical pesticide free cropping systems in Europe in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz-Centre for Agricultural Landscape Research (ZALF), Sep 2021, Berlin, Germany. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMT Alter’N: To strengthen the strategic farm advisory for cropping systems based on legume crops or organic fertilisers with low nitrogen losses and low dependency to synthetic fertilisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE – Evaluation de scénarios sur la cascade de l’azote dans les paysages agricoles et modélisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT Fertilisation et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des dépôts atmosphériques d’ammoniac dans les territoires à partir de typologies paysagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghali Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE – Evaluation de scénarios sur la cascade de l’azote dans les paysages agricoles et modélisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GIS Grandes Cultures à Hautes Performances Economiques et Environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sub-grid variability of models simulating atmospheric ammonia fluxes at regional scale from models integrating processes at landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les modèles spatialisés pour l'étude des processus abiotiques ». Séminaire INRA réseau interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sub-grid variability of models simulating atmospheric nitrogen fluxes at the regional scale from models integrating processes at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Skara, Sweden. pp.462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE – Evaluation de scénarios sur la cascade de l’azote dans les paysages agricoles et modélisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de bilan du programme Agrobiosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen cascade at the landscape scale: modelling the effect of climate, soils and agriculture on direct and indirect nitrogen emissions in contrasted rural sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture andSustainable Development;Setting the Agenda for Science and Policy(AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating scenarios on the nitrogen cascade in rural landscape modelling: inter-comparing on the efficiency of scenarios of agricultural practices optimizations and landscaping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Skara, Sweden. 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols agricoles : de la roche à l’écosystème. Colloque agricultures et écosytèmes – Du développement durable aux changements globaux – Des programmes thématiques pour impulser des « recherches nouvelles » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Robain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan ANR 2005-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most sustainable biomass supply mix for bioethanol production? Example of the Burgundy region in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Querleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, 9th International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystem modeling to assess the effects of local variability of lignocellulosic feedstock on second generation biofuel LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Annual Meeting Building a better future: Responsible innovation and environmental protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC). BEL., 2013, Glasgow, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des cycles biogéochimiques à l’échelle territoriale : état de l’art, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT Fertilisation et Environnement « Gestion territoriale des éléments minéraux utilisés en agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of bioethanol production from lignocellulosic crops (2nd generation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, Conference Ecotech &amp; tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating crop rotations, fertilization and field operations at a European scale for use in complex dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Reinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for measuring flows of reactive nitrogen at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bleeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of short-range processes on landscape nitrogen budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How (not) to produce detailed farm management inventories for landscape scale nitrogen modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm nitrogen balances in European landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedziora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change. Key findings, future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analysis of spatially explicit nitrogen management at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. J. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia S. Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. M. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMSIM : an integrated tool to model greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Solothurn, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of short-term transfer on a nitrogen landscape budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Nitrogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim dans FarmSim ou de la modélisation des GES de la parcelle à l’exploitation From a greenhouse gas model on the plot scale to the farm study: PaSim into FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres, Recherches, Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a farm-cropland-grassland model of reactive nitrogen emission and greenhouse gas balance to biophysical parameters and farming pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating nitrogen interactions at the farm and landscape scales to assess the impact of management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitroscape: An integrated model of nitrogen fluxes and transformation at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole farm approach based on farm management practices data coupled with crop and grassland mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international scientifique et professionnel : Agriculture biologique et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farm level tool coupling farm, cropland and grassland models to assess the effect of farming practices on reactive nitrogen emissions and greenhouse gas balance and to define mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL-CN: a model of GRowth, Architecture and ALlocation for Carbon and Nitrogen dynamics within whole plants formalized at the organ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the relationships between growth and assimilates partitioning from the organ to the whole plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented modeling of the relationships between growth and assimilates partitioning from the organ to the whole plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation objet des liens entre croissance et distribution des assimilats de l'organe à la plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation objet des liens entre croissance et distribution des assimilats de l'organe à la plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Rhizosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical plants for biodiversity research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonohat-Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de digitalisation et de visualisation 3D de l'architecture des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematical analysis of spatial re-orientations in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress on Plant biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-orientations spatiales des feuilles de maïs au cours de la croissance végétative en fonction de l'orientation initiale et de la densité des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematical study of spatial re-orientation in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la modélisation du fonctionnement physiologique d'un couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau, carbone, azote et zones de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du moyen infrarouge pour la mise en évidence des coupes et éclaircies en forêt landaise (Préparation à l'utilisation des données SPOT 4-MIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial re-orientation between successive leaves in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Brunel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the comparative advantages of two lignocellulosic crops for biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMT Alter’N : Pour renforcer le conseil stratégique sur les systèmes de culture incluant des légumineuses ou des produits organiques avec de faibles pertes azotées et une faible dépendance aux engrais de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 14èmes RENCONTRES de la fertilisation raisonnée et de l'analyse Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mitigation scenarios on a landscape in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et concepts du projet ESCAPADE et du séminaire de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chataignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des scenarios sur deux sites contrastés sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and dynamic sensitivity analysis of a biophysical model of nitrogen transfers and transformations at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ferrer Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Congress on Environmental Modelling and Software (iEMSs2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. iEMSs, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons interlaboratoires : Mesures de N2O atmosphérique par CPG-ECD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2014;13. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Stella Plage, France. , 2014, 13emes Journées de la Mesure et de la Métrologie. J2M2014 Centre Inra de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the removal of a 20-year old Miscanthus stand on GHG emissions, soil nitrate and carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Drewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université d'Helsinki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 598 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon and N2O emission dynamics after destruction of a 20-year old Miscanthus stand, and comparison with a plot under annual crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Drewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 20th European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milano, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitroeurope Component 4 – The French Site : Kervidy-Naizin experimental catchment, Central Brittany, Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th General Assembly NitroEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of greenhouse gas emissions and design of mitigation options: a whole farm approach based on farm management data and mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European International Farming Systems Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. INRA SAD, 2008, Empowerment of the rural actors: a renewal of farming systems perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions entre métabolismes azotés et carbonés pour évaluer le comportement variétal du colza en réponse à la fertilisation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur “Intégration de processus à l’échelle de la plante entière. Interaction entre les gestions de l’azote, du carbone et de l’eau : bilan et perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides. Trois scénarios à l'horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 342 p., 2025, Matière à débattre et décider, 9782759237791. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3779-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles pour la protection des cultures et les effets potentiels du changement climatique à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Mora; Jeanne-Alix Berne; Jean-Louis Drouet; Chantal Le Mouël; Claire Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 2 Partie 2, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-92, 2025, Matière à débattre et décider, 978-2-7592-3779-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’impact de l’agriculture sur la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-271, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andree A. Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the air–surface exchange of ammonia from the field to global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Bash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Editions Springer, 253 p., 2015, 978-94-017-7284-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and fate in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nitrogen Assessment : Sources, effects and policy perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2011, 978-1-107-00612-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional-structural modelling of Gramineae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional-Structural Plant Modelling in Crop Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2007, 978-1-4020-6033-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL: Growth, Architecture, Allocation. A functional-structural model integrating processes of growth and processes of assimilate allocation from the organ level to the whole-plant level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional-Structural Plant Modelling in Crop Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2007, 978-1-4020-6033-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des connaissances permettant d'objectiver les périodes recommandées pour l'épandage des fertilisants azotés en prenant en compte à la fois les fuites de nitrates et les émissions de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Et Technique Gestion Des Éléments Nutritifs Et Des Émissions Vers Les Milieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective : Agriculture européenne sans pesticides chimiques en 2050. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Chemical Pesticide-Free Agriculture in 2050. Foresight Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; DEPE. 2023, 643 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight: European Chemical Pesticide-Free Agriculture in 2050. Extended Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight: European Chemical Pesticide-Free Agriculture in 2050. Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE, Rapport final sur le suivi des quatre sites instrumentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et modélisation des flux de N2O à l’échelle des paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport 2008 du Programme PIREN-Seine. 2009, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la disposition spatiale et de la teneur en azote des feuilles d'un peuplement de maïs en phase végétative: Etude par simulation de l'influence de ces variations sur la photosynthèse potentielle du couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02837255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la modélisation structure-fonction des transferts d'azote à différentes échelles pour raisonner la gestion de l'azote et de l'espace dans les agro-écosystèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02800774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des typologies paysagères produites sur les territoires du projet et utilisation par les modèles atmosphériques de dispersion, de transfert et de dépôt d'ammoniac (NH3) à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghali Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:93.75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Drouet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-louis-drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6010-9177</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION INITIALE - DIPLÔMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilité à Diriger des Recherches (HDR) UPMC-Paris VI (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sorbonne Université)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : Docteur INA-PG (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AgroParisTech)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 : Ingénieur agronome ENSAR (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Agrocampus Ouest)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 : Classes Préparatoires aux Grandes Écoles, Biologie-Mathématiques - Baccalauréat C</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARRIÈRE - EXPÉRIENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Chargé de mission INRAE - DEPE Paris - Prospective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Directeur de Recherche INRA - ECOSYS Grignon puis Palaiseau - Devenir des intrants d'origine agricole et évaluation de leurs impacts agri-environnementaux dans les paysages et les territoires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2015 : Chargé de Recherche INRA - EGC (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ECOSYS) Grignon- 2004-2015: Modélisation intégrée de la cascade de l’azote dans les paysages et les territoires, et évaluation de scénarios d'atténuation des pertes environnementales d'azote et d'adaptation des pratiques agricoles et des mosaïques paysagères- 2000-2004 : Modélisation intégrée structure (morphogénèse) - fonction (flux d'azote et de carbone) des plantes (maïs et colza)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-2000 : Attaché Scientifique Contractuel- 1999-2000 : Post-doctorant INRA - ECHO (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PSH) Avignon - Modélisation structure-fonction de plantes de maïs- 1994-1999 : Doctorant INRA - Bioclimatologie (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EGC) Grignon - Architecture, biomécanique, lumière, azote et photosynthèse du maïs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1994 : Coopérant Service National - Agrhymet Niamey Niger - Estimation des pluies à partir d'images satellitaires et contribution à l’amélioration du dispositif d’alerte agrométéorologique au Sahel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992 : Stagiaire INRA - Bioclimatologie-télédétection (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ISPA) Bordeaux - Détection des éclaircies en forêt landaise à partir d’images satellitaires</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES RESPONSABILITÉS DANS DES PROJETS ET DES COLLECTIFS NATIONAUX ET EUROPÉENS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 :	Membre du groupe de travail « Gouvernance » du réseau international iN-Net (International Nitrogen Network, National Science Foundation), co-leader de l’activité « Critical Gaps in Nitrogen Governance Research & Practice »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024	: Membre élu du Conseil Scientifique du département AgroEcoSystem d’INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023	: Membre du groupe d’experts national du Projet Nutri-Check Net (Horizon Europe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Membre du groupe &amp;quot;Foresight&amp;quot; du réseau EIONET (European Environment Information and Observation Network, Agence Européenne de l'Environnement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Membre de l'équipe projet de la prospective &amp;quot;Agriculture européenne sans pesticides chimiques à l'horizon 2050&amp;quot; (Programme Prioritaire de Recherche &amp;quot;Cultiver et Protéger Autrement&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Membre du Comité de Labellisation Prev'N du COMIFER (Comité français d'Étude et de développement de la Fertilisation Raisonnée) pour les outils de calcul de doses d'azote à apporter aux cultures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Membre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intuitu personae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et co-président élu du CST-GENEM (Comité Scientifique et Technique pour la Gestion des Eléments Nutritifs et des Emissions vers les Milieux), réuni sous l'égide du MASA (Ministère de l’Agriculture et de la Souveraineté Alimentaire) et du MTECT (Ministère de la Transition Ecologique et de la Cohésion des Territoires)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : Membre du groupe LMAS (Landscape Management of Agricultural Systems - Create a knowledge framework for understanding the spatial and temporal aspects of soil carbon and greenhouse gas emissions within particular landscapes) de la GRA (Global Research Alliance)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2020 : Membre du Bureau de l’UMT Alter’N (Unité Mixte Technologique - Connaître les sources alternatives d’azote (légumineuses et produits résiduaires organiques) pour gérer des systèmes de culture à faibles pertes azotées et moins dépendants des engrais de synthèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 : Membre du comité scientifique de la FIRE (Fédération Ile-de-France de Recherche sur l'Environnement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : Coordinateur du projet ANR-Agrobiosphère ESCAPADE (Évaluation de Scénarios sur le Cascade de l'Azote dans les Paysages Agricoles et moDélisation tErritoriale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 : Membre de la cellule de pilotage du groupe projet &amp;quot;Cascade de l'azote&amp;quot; du GIS GC-HP2E (Grandes Cultures à Haute Performance Économique et Environnementale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2015 : Animateur de l'axe scientifique &amp;quot;Intégration des processus à des échelles supra-parcellaires&amp;quot; de l'équipe Biosphère-Atmosphère de l'UMR EGC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : Co-animateur d’un groupe de réflexion interdépartements INRA sur la modélisation - et un projet de plateforme de modélisation - des flux dans les paysages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Animateur d’un groupe de réflexion interdépartements INRA sur la modélisation des flux et bilans de GES dans les exploitations agricoles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2011 : Responsable (&amp;quot;Activity leader&amp;quot;) d’un Work Package du projet FP6-NITROEUROPE, coordinateur de la modélisation des flux d’azote dans les paysages et gestionnaire de la base de données &amp;quot;paysage&amp;quot; du projet</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATIONS COMPLÉMENTAIRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : La prospective pour les territoires - Futuribles (14 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : Atelier de construction de scénarios prospectifs - Futuribles (14 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Communiquer avec les médias (14 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Accompagner et réussir une thèse à l’INRA - École des Doctorants et des ENcadrants (32 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Gestion des conflits (7 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Diriger, animer et motiver une équipe (21 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Pilotage et animation de projet (28 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Système d’Information Géographique ARCGIS (21 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Analyse de sensibilité et exploration de modèles - École Chercheurs (31 h)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts, freins et leviers pour optimiser le raisonnement de la fertilisation des cultures en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Degan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan‐meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Debaillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/dhl268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in spatial patterns of ammonia dry deposition flux and deposition threshold exceedance according to dispersion model formalism and horizontal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268 Part B, pp.115823. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Crop Model to Benchmark Miscanthus and Switchgrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Shield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (15), pp.3942. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13153942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of spatio-temporal models describing nitrogen transfers, transformations and losses at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ferrer Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.356-367. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of spatial patterns of ammonia concentration and dry deposition flux between a regional Eulerian chemistry-transport model and a local Gaussian plume model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Wichink Kruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (6), pp.719-729. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-019-00691-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling reactive nitrogen fluxes and mitigation scenarios on a landscape in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion territoriale de l'azote - Réaménager : Le paysage est-il une solution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 449, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystem modeling can aid in the optimization of biomass feedstock supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of greenhouse gas emissions and design of mitigation options: a whole farm approach based on farm management data and mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.22-34. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2014.058432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a 20-year old Miscanthus × giganteus stand and its removal on soil characteristics and greenhouse gas emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.198-210. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using agroecosystem modeling to improve the estimates of N2O emissions in the Life-Cycle Assessment of biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bessou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.593-606. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-012-9171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for simulating the timelines of field operations at a European scale for use in complex dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Reinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (11), pp.4487 - 4496. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4487-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the contribution of short-range atmospheric and hydrological transfers to nitrogen fluxes, budgets and indirect emissions in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.1647-1660. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1647-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for models of greenhouse gas emissions at farm level. Case study of N2O emissions simulated by the CERES-EGC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159, pp.3156-3161. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of farm heterogeneity and methods for upscaling on modelled nitrogen losses in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. J.E. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.3183-3192. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NitroScape: A model to integrate nitrogen transfers and transformations in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia S. Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.3162-3170. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of short-term transfers on nitrogen fluxes, budgets and indirect N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O emissions in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.7593-7622. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-8-7593-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour comprendre la réponse des écosystèmes prairiaux au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ngef-xz41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does spatial arrangement of 3D plants affect light transmission and extinction coefficient within maize crops ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107 (1), pp.62-69. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2007.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL-CN: a model of GRowth, Architecture and ALlocation for Carbon and Nitrogen dynamics within whole plants formalised at the organ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.231-249. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology of maize II: Identification of physiological markers representative of the nitrogen status of maize (Zea mays) leaves, during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Hélène Valadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Quillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124 (2), pp.178-188. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2005.00511.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of leaf mass per unit leaf area and root mass per unit root volume of young maize plants: implications for growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root Typ: a generic model to depict and analyse the root system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 258, pp.103-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 3D nitrogen, dry mass per area and local irradiance on canopy photosynthesis within leaves of contrasted heterogeneous maize crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.699-710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODICA and MODANCA: Modelling the three-dimensional shoot structure of graminaceous crops from two methods of plant description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (2), pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL: a model of GRowth, Architecture and carbon ALlocation during the vegetative phase of the whole maize plant. Model description and parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 165 (2-3), pp.147-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light interception of contrasting azimuth canopies under square and rectangular plant spatial distributions: Simulations and crop measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Maddonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4290(00)00144-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in the azimuthal distribution of maize leaves over time affect canopy light absorption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (3-4), pp.281-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do variations in local leaf irradiance explain changes to leaf nitrogen within row maize canopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in the azimuthal distribution of maize leaves over time affect canopy light absorption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (3-4), pp.281-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial re-orientation of maize leaves affected by initial plant orientation and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 88 (1-4), pp.85-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la fin de l'hivernage 1993 à l'aide des indicateurs occurrences de nuages et minima de températures radiatives et comparaison des méthodes d'estimation Agrhymet, Epsat, Tamsat au cours de la saison 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille climatique satellitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49, pp.32-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the egg output variations and determinism of Metastrongylus spp., lungworms of the wild boar (Sus scrofa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Reviews in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 53 (1-2), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du début de l'hivernage 1993 à l'aide des indicateurs occurrences de nuages et minima de températures radiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Tall F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille climatique satellitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.35-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cropping systems to food systems: exploring scenarios of European chemical pesticide-free agriculture in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Global Food Security Conference “Towards equitable, sustainable and resilient food systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Apr 2024, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Chemical Pesticide-Free Agriculture in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop protection futures in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish University of Agricultural Sciences, May 2023, Uppsala, Sweden. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring chemical pesticide free cropping systems in Europe in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz-Centre for Agricultural Landscape Research (ZALF), Sep 2021, Berlin, Germany. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMT Alter’N: To strengthen the strategic farm advisory for cropping systems based on legume crops or organic fertilisers with low nitrogen losses and low dependency to synthetic fertilisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE – Evaluation de scénarios sur la cascade de l’azote dans les paysages agricoles et modélisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT Fertilisation et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des dépôts atmosphériques d’ammoniac dans les territoires à partir de typologies paysagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghali Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE – Evaluation de scénarios sur la cascade de l’azote dans les paysages agricoles et modélisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GIS Grandes Cultures à Hautes Performances Economiques et Environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sub-grid variability of models simulating atmospheric ammonia fluxes at regional scale from models integrating processes at landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sub-grid variability of models simulating atmospheric nitrogen fluxes at the regional scale from models integrating processes at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Skara, Sweden. pp.462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les modèles spatialisés pour l'étude des processus abiotiques ». Séminaire INRA réseau interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE – Evaluation de scénarios sur la cascade de l’azote dans les paysages agricoles et modélisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de bilan du programme Agrobiosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen cascade at the landscape scale: modelling the effect of climate, soils and agriculture on direct and indirect nitrogen emissions in contrasted rural sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture andSustainable Development;Setting the Agenda for Science and Policy(AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating scenarios on the nitrogen cascade in rural landscape modelling: inter-comparing on the efficiency of scenarios of agricultural practices optimizations and landscaping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Skara, Sweden. 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols agricoles : de la roche à l’écosystème. Colloque agricultures et écosytèmes – Du développement durable aux changements globaux – Des programmes thématiques pour impulser des « recherches nouvelles » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Robain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan ANR 2005-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most sustainable biomass supply mix for bioethanol production? Example of the Burgundy region in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Querleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, 9th International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystem modeling to assess the effects of local variability of lignocellulosic feedstock on second generation biofuel LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Annual Meeting Building a better future: Responsible innovation and environmental protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC). BEL., 2013, Glasgow, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des cycles biogéochimiques à l’échelle territoriale : état de l’art, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT Fertilisation et Environnement « Gestion territoriale des éléments minéraux utilisés en agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating crop rotations, fertilization and field operations at a European scale for use in complex dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Reinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of bioethanol production from lignocellulosic crops (2nd generation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, Conference Ecotech &amp; tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for measuring flows of reactive nitrogen at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bleeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of short-range processes on landscape nitrogen budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How (not) to produce detailed farm management inventories for landscape scale nitrogen modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm nitrogen balances in European landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedziora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change. Key findings, future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analysis of spatially explicit nitrogen management at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. J. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia S. Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. M. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMSIM : an integrated tool to model greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Solothurn, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of short-term transfer on a nitrogen landscape budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Nitrogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim dans FarmSim ou de la modélisation des GES de la parcelle à l’exploitation From a greenhouse gas model on the plot scale to the farm study: PaSim into FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres, Recherches, Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a farm-cropland-grassland model of reactive nitrogen emission and greenhouse gas balance to biophysical parameters and farming pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating nitrogen interactions at the farm and landscape scales to assess the impact of management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitroscape: An integrated model of nitrogen fluxes and transformation at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farm level tool coupling farm, cropland and grassland models to assess the effect of farming practices on reactive nitrogen emissions and greenhouse gas balance and to define mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole farm approach based on farm management practices data coupled with crop and grassland mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international scientifique et professionnel : Agriculture biologique et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL-CN: a model of GRowth, Architecture and ALlocation for Carbon and Nitrogen dynamics within whole plants formalized at the organ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the relationships between growth and assimilates partitioning from the organ to the whole plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation objet des liens entre croissance et distribution des assimilats de l'organe à la plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented modeling of the relationships between growth and assimilates partitioning from the organ to the whole plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation objet des liens entre croissance et distribution des assimilats de l'organe à la plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Rhizosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical plants for biodiversity research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonohat-Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de digitalisation et de visualisation 3D de l'architecture des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematical analysis of spatial re-orientations in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress on Plant biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-orientations spatiales des feuilles de maïs au cours de la croissance végétative en fonction de l'orientation initiale et de la densité des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematical study of spatial re-orientation in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau, carbone, azote et zones de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la modélisation du fonctionnement physiologique d'un couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du moyen infrarouge pour la mise en évidence des coupes et éclaircies en forêt landaise (Préparation à l'utilisation des données SPOT 4-MIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial re-orientation between successive leaves in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Brunel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMT Alter’N : Pour renforcer le conseil stratégique sur les systèmes de culture incluant des légumineuses ou des produits organiques avec de faibles pertes azotées et une faible dépendance aux engrais de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 14èmes RENCONTRES de la fertilisation raisonnée et de l'analyse Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the comparative advantages of two lignocellulosic crops for biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mitigation scenarios on a landscape in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et concepts du projet ESCAPADE et du séminaire de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des scenarios sur deux sites contrastés sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chataignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and dynamic sensitivity analysis of a biophysical model of nitrogen transfers and transformations at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ferrer Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Congress on Environmental Modelling and Software (iEMSs2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. iEMSs, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons interlaboratoires : Mesures de N2O atmosphérique par CPG-ECD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2014;13. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Stella Plage, France. , 2014, 13emes Journées de la Mesure et de la Métrologie. J2M2014 Centre Inra de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the removal of a 20-year old Miscanthus stand on GHG emissions, soil nitrate and carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Drewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université d'Helsinki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 598 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon and N2O emission dynamics after destruction of a 20-year old Miscanthus stand, and comparison with a plot under annual crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Drewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 20th European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milano, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitroeurope Component 4 – The French Site : Kervidy-Naizin experimental catchment, Central Brittany, Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th General Assembly NitroEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of greenhouse gas emissions and design of mitigation options: a whole farm approach based on farm management data and mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European International Farming Systems Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. INRA SAD, 2008, Empowerment of the rural actors: a renewal of farming systems perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions entre métabolismes azotés et carbonés pour évaluer le comportement variétal du colza en réponse à la fertilisation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur “Intégration de processus à l’échelle de la plante entière. Interaction entre les gestions de l’azote, du carbone et de l’eau : bilan et perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides. Trois scénarios à l'horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 342 p., 2025, Matière à débattre et décider, 9782759237791. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3779-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 15-20, 2025, Matière à débattre et décider, 9782759237791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six modes d’action pour une protection des cultures sans pesticides chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 2 (partie 1), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 44-45, 2025, Matière à débattre et décider, 9782759237791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements des scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 7, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 268-285, 2025, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois hypothèses de rupture pour une protection des cultures et des systèmes de culture sans pesticides chimiques en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 2 (partie 3), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 93-124, 2025, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles pour la protection des cultures et les effets potentiels du changement climatique à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Mora; Jeanne-Alix Berne; Jean-Louis Drouet; Chantal Le Mouël; Claire Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 2 Partie 2, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-92, 2025, Matière à débattre et décider, 978-2-7592-3779-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios et trajectoires de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O.Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides ; Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 4 (partie 1), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 161-181, 2025, Matière à débattre et décider, 9782759237791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andree A. Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’impact de l’agriculture sur la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-271, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the air–surface exchange of ammonia from the field to global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Bash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Editions Springer, 253 p., 2015, 978-94-017-7284-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and fate in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nitrogen Assessment : Sources, effects and policy perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2011, 978-1-107-00612-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL: Growth, Architecture, Allocation. A functional-structural model integrating processes of growth and processes of assimilate allocation from the organ level to the whole-plant level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional-Structural Plant Modelling in Crop Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2007, 978-1-4020-6033-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional-structural modelling of Gramineae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional-Structural Plant Modelling in Crop Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2007, 978-1-4020-6033-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des connaissances permettant d'objectiver les périodes recommandées pour l'épandage des fertilisants azotés en prenant en compte à la fois les fuites de nitrates et les émissions de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Et Technique Gestion Des Éléments Nutritifs Et Des Émissions Vers Les Milieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective : Agriculture européenne sans pesticides chimiques en 2050. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Chemical Pesticide-Free Agriculture in 2050. Foresight Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; DEPE. 2023, 643 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight: European Chemical Pesticide-Free Agriculture in 2050. Extended Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight: European Chemical Pesticide-Free Agriculture in 2050. Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE, Rapport final sur le suivi des quatre sites instrumentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et modélisation des flux de N2O à l’échelle des paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport 2008 du Programme PIREN-Seine. 2009, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la disposition spatiale et de la teneur en azote des feuilles d'un peuplement de maïs en phase végétative: Etude par simulation de l'influence de ces variations sur la photosynthèse potentielle du couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02837255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la modélisation structure-fonction des transferts d'azote à différentes échelles pour raisonner la gestion de l'azote et de l'espace dans les agro-écosystèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02800774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des typologies paysagères produites sur les territoires du projet et utilisation par les modèles atmosphériques de dispersion, de transfert et de dépôt d'ammoniac (NH3) à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghali Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63D63F2A"/>
+    <w:nsid w:val="14AC44C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D63530B6"/>
+    <w:nsid w:val="D9406E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D7D1708B"/>
+    <w:nsid w:val="22B53FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6667A480"/>
+    <w:nsid w:val="EFF7BB93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2C159221"/>
+    <w:nsid w:val="986A9916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-drouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6010-9177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171286v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramson Azouz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115823" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Shield" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153942" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Wichink Kruit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-019-00691-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.05.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370076v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.07.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.058432" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drewer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9171-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hutchings" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Reinds" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leip" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bienkowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4487-2012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1647-2012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Capian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Blanfort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.01.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTP31QL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Dalgaard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Hutchings" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. U. Dragosits" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. J.E. Olesen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Kjeldsen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.02.043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS7N4Z4G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-7593-2011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kiniry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2007.12.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPDVZ8J6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWVL60NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H&#233;l&#232;ne Valadier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2005.00511.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7C25199-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Maddonni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4290(00)00144-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3DNZF3V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712068v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tall F." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berg&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146096v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419094v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Alix Berne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kieffer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820569v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733830v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531744v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795195v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536014v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739743v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604129v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740151v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Querleu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583186v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191205v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hutchings" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Reinds" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191199v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dragosits" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dalgaard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191198v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedziora" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004067v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. J. Olesen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M. Theobald" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192260v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192262v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192102v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capitaine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192126v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanfort" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192128v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192064v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760469v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759449v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761837v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769936v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonohat-Popa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nijs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767978v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768150v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764719v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770371v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766411v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769364v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riom" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768638v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785844v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821845v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821846v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743787v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586487v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helda.helsinki.fi/handle/10138/36048" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189779v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211987v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192024v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457035v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006122v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237791/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3779-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429332v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237784/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agasse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798027v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bash" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192306v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Dragosits" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191924v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341343v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Et Technique Gestion Des &#201;l&#233;ments Nutritifs Et Des &#201;missions Vers Les Milieux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147168v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231124v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265943v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265931v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786549v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192170v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837255v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800774v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790051v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-drouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6010-9177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Debaillieul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dhl268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramson Azouz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Shield" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153942" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154628v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Wichink Kruit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-019-00691-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.05.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.07.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.058432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drewer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9171-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hutchings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Reinds" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leip" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bienkowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4487-2012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1647-2012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Capian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Blanfort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.01.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTP31QL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Dalgaard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Hutchings" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. U. Dragosits" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. J.E. Olesen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Kjeldsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.02.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS7N4Z4G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-7593-2011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kiniry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2007.12.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPDVZ8J6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWVL60NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H&#233;l&#232;ne Valadier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2005.00511.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7C25199-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Maddonni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4290(00)00144-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3DNZF3V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885930v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tall F." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berg&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Alix Berne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kieffer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733830v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531744v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536014v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739743v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740151v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203378v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Querleu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583186v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hutchings" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Reinds" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004311v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019817v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191199v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dragosits" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dalgaard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedziora" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004067v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. J. Olesen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M. Theobald" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192260v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192262v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192354v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192102v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capitaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanfort" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760469v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761837v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonohat-Popa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nijs" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766440v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767978v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768150v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764719v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766411v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770371v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769364v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riom" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768638v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785845v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helda.helsinki.fi/handle/10138/36048" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189779v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211987v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192024v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457035v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006122v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237791/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3779-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556007v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237784/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554768v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555994v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555978v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429332v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556000v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agasse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798027v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bash" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192306v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Dragosits" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191924v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341343v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Et Technique Gestion Des &#201;l&#233;ments Nutritifs Et Des &#201;missions Vers Les Milieux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147168v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231124v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265943v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265931v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786549v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192170v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837255v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800774v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790051v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>