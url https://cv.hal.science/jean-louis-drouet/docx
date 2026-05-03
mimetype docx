--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:93.75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Drouet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-louis-drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6010-9177</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION INITIALE - DIPLÔMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilité à Diriger des Recherches (HDR) UPMC-Paris VI (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sorbonne Université)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : Docteur INA-PG (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AgroParisTech)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 : Ingénieur agronome ENSAR (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Agrocampus Ouest)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 : Classes Préparatoires aux Grandes Écoles, Biologie-Mathématiques - Baccalauréat C</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARRIÈRE - EXPÉRIENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Chargé de mission INRAE - DEPE Paris - Prospective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Directeur de Recherche INRA - ECOSYS Grignon puis Palaiseau - Devenir des intrants d'origine agricole et évaluation de leurs impacts agri-environnementaux dans les paysages et les territoires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2015 : Chargé de Recherche INRA - EGC (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ECOSYS) Grignon- 2004-2015: Modélisation intégrée de la cascade de l’azote dans les paysages et les territoires, et évaluation de scénarios d'atténuation des pertes environnementales d'azote et d'adaptation des pratiques agricoles et des mosaïques paysagères- 2000-2004 : Modélisation intégrée structure (morphogénèse) - fonction (flux d'azote et de carbone) des plantes (maïs et colza)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-2000 : Attaché Scientifique Contractuel- 1999-2000 : Post-doctorant INRA - ECHO (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PSH) Avignon - Modélisation structure-fonction de plantes de maïs- 1994-1999 : Doctorant INRA - Bioclimatologie (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EGC) Grignon - Architecture, biomécanique, lumière, azote et photosynthèse du maïs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1994 : Coopérant Service National - Agrhymet Niamey Niger - Estimation des pluies à partir d'images satellitaires et contribution à l’amélioration du dispositif d’alerte agrométéorologique au Sahel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992 : Stagiaire INRA - Bioclimatologie-télédétection (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ISPA) Bordeaux - Détection des éclaircies en forêt landaise à partir d’images satellitaires</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES RESPONSABILITÉS DANS DES PROJETS ET DES COLLECTIFS NATIONAUX ET EUROPÉENS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 :	Membre du groupe de travail « Gouvernance » du réseau international iN-Net (International Nitrogen Network, National Science Foundation), co-leader de l’activité « Critical Gaps in Nitrogen Governance Research & Practice »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024	: Membre élu du Conseil Scientifique du département AgroEcoSystem d’INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023	: Membre du groupe d’experts national du Projet Nutri-Check Net (Horizon Europe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Membre du groupe &amp;quot;Foresight&amp;quot; du réseau EIONET (European Environment Information and Observation Network, Agence Européenne de l'Environnement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Membre de l'équipe projet de la prospective &amp;quot;Agriculture européenne sans pesticides chimiques à l'horizon 2050&amp;quot; (Programme Prioritaire de Recherche &amp;quot;Cultiver et Protéger Autrement&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Membre du Comité de Labellisation Prev'N du COMIFER (Comité français d'Étude et de développement de la Fertilisation Raisonnée) pour les outils de calcul de doses d'azote à apporter aux cultures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Membre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intuitu personae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et co-président élu du CST-GENEM (Comité Scientifique et Technique pour la Gestion des Eléments Nutritifs et des Emissions vers les Milieux), réuni sous l'égide du MASA (Ministère de l’Agriculture et de la Souveraineté Alimentaire) et du MTECT (Ministère de la Transition Ecologique et de la Cohésion des Territoires)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : Membre du groupe LMAS (Landscape Management of Agricultural Systems - Create a knowledge framework for understanding the spatial and temporal aspects of soil carbon and greenhouse gas emissions within particular landscapes) de la GRA (Global Research Alliance)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2020 : Membre du Bureau de l’UMT Alter’N (Unité Mixte Technologique - Connaître les sources alternatives d’azote (légumineuses et produits résiduaires organiques) pour gérer des systèmes de culture à faibles pertes azotées et moins dépendants des engrais de synthèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 : Membre du comité scientifique de la FIRE (Fédération Ile-de-France de Recherche sur l'Environnement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : Coordinateur du projet ANR-Agrobiosphère ESCAPADE (Évaluation de Scénarios sur le Cascade de l'Azote dans les Paysages Agricoles et moDélisation tErritoriale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 : Membre de la cellule de pilotage du groupe projet &amp;quot;Cascade de l'azote&amp;quot; du GIS GC-HP2E (Grandes Cultures à Haute Performance Économique et Environnementale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2015 : Animateur de l'axe scientifique &amp;quot;Intégration des processus à des échelles supra-parcellaires&amp;quot; de l'équipe Biosphère-Atmosphère de l'UMR EGC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : Co-animateur d’un groupe de réflexion interdépartements INRA sur la modélisation - et un projet de plateforme de modélisation - des flux dans les paysages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Animateur d’un groupe de réflexion interdépartements INRA sur la modélisation des flux et bilans de GES dans les exploitations agricoles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2011 : Responsable (&amp;quot;Activity leader&amp;quot;) d’un Work Package du projet FP6-NITROEUROPE, coordinateur de la modélisation des flux d’azote dans les paysages et gestionnaire de la base de données &amp;quot;paysage&amp;quot; du projet</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATIONS COMPLÉMENTAIRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : La prospective pour les territoires - Futuribles (14 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : Atelier de construction de scénarios prospectifs - Futuribles (14 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Communiquer avec les médias (14 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Accompagner et réussir une thèse à l’INRA - École des Doctorants et des ENcadrants (32 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Gestion des conflits (7 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Diriger, animer et motiver une équipe (21 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Pilotage et animation de projet (28 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Système d’Information Géographique ARCGIS (21 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Analyse de sensibilité et exploration de modèles - École Chercheurs (31 h)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts, freins et leviers pour optimiser le raisonnement de la fertilisation des cultures en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Degan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan‐meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Debaillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/dhl268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in spatial patterns of ammonia dry deposition flux and deposition threshold exceedance according to dispersion model formalism and horizontal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268 Part B, pp.115823. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Crop Model to Benchmark Miscanthus and Switchgrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Shield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (15), pp.3942. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13153942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of spatio-temporal models describing nitrogen transfers, transformations and losses at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ferrer Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.356-367. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of spatial patterns of ammonia concentration and dry deposition flux between a regional Eulerian chemistry-transport model and a local Gaussian plume model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Wichink Kruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (6), pp.719-729. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-019-00691-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling reactive nitrogen fluxes and mitigation scenarios on a landscape in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion territoriale de l'azote - Réaménager : Le paysage est-il une solution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 449, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystem modeling can aid in the optimization of biomass feedstock supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of greenhouse gas emissions and design of mitigation options: a whole farm approach based on farm management data and mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.22-34. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2014.058432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a 20-year old Miscanthus × giganteus stand and its removal on soil characteristics and greenhouse gas emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.198-210. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using agroecosystem modeling to improve the estimates of N2O emissions in the Life-Cycle Assessment of biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bessou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.593-606. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-012-9171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for simulating the timelines of field operations at a European scale for use in complex dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Reinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (11), pp.4487 - 4496. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4487-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the contribution of short-range atmospheric and hydrological transfers to nitrogen fluxes, budgets and indirect emissions in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.1647-1660. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1647-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for models of greenhouse gas emissions at farm level. Case study of N2O emissions simulated by the CERES-EGC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159, pp.3156-3161. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of farm heterogeneity and methods for upscaling on modelled nitrogen losses in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. J.E. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.3183-3192. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NitroScape: A model to integrate nitrogen transfers and transformations in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia S. Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.3162-3170. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of short-term transfers on nitrogen fluxes, budgets and indirect N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O emissions in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.7593-7622. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-8-7593-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour comprendre la réponse des écosystèmes prairiaux au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ngef-xz41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does spatial arrangement of 3D plants affect light transmission and extinction coefficient within maize crops ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107 (1), pp.62-69. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2007.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL-CN: a model of GRowth, Architecture and ALlocation for Carbon and Nitrogen dynamics within whole plants formalised at the organ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.231-249. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology of maize II: Identification of physiological markers representative of the nitrogen status of maize (Zea mays) leaves, during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Hélène Valadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Quillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124 (2), pp.178-188. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2005.00511.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of leaf mass per unit leaf area and root mass per unit root volume of young maize plants: implications for growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root Typ: a generic model to depict and analyse the root system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 258, pp.103-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 3D nitrogen, dry mass per area and local irradiance on canopy photosynthesis within leaves of contrasted heterogeneous maize crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.699-710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODICA and MODANCA: Modelling the three-dimensional shoot structure of graminaceous crops from two methods of plant description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (2), pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL: a model of GRowth, Architecture and carbon ALlocation during the vegetative phase of the whole maize plant. Model description and parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 165 (2-3), pp.147-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light interception of contrasting azimuth canopies under square and rectangular plant spatial distributions: Simulations and crop measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Maddonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4290(00)00144-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in the azimuthal distribution of maize leaves over time affect canopy light absorption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (3-4), pp.281-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do variations in local leaf irradiance explain changes to leaf nitrogen within row maize canopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in the azimuthal distribution of maize leaves over time affect canopy light absorption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (3-4), pp.281-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial re-orientation of maize leaves affected by initial plant orientation and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 88 (1-4), pp.85-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la fin de l'hivernage 1993 à l'aide des indicateurs occurrences de nuages et minima de températures radiatives et comparaison des méthodes d'estimation Agrhymet, Epsat, Tamsat au cours de la saison 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille climatique satellitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49, pp.32-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the egg output variations and determinism of Metastrongylus spp., lungworms of the wild boar (Sus scrofa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Reviews in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 53 (1-2), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du début de l'hivernage 1993 à l'aide des indicateurs occurrences de nuages et minima de températures radiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Tall F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille climatique satellitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.35-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cropping systems to food systems: exploring scenarios of European chemical pesticide-free agriculture in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Global Food Security Conference “Towards equitable, sustainable and resilient food systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Apr 2024, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Chemical Pesticide-Free Agriculture in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop protection futures in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish University of Agricultural Sciences, May 2023, Uppsala, Sweden. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring chemical pesticide free cropping systems in Europe in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz-Centre for Agricultural Landscape Research (ZALF), Sep 2021, Berlin, Germany. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMT Alter’N: To strengthen the strategic farm advisory for cropping systems based on legume crops or organic fertilisers with low nitrogen losses and low dependency to synthetic fertilisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE – Evaluation de scénarios sur la cascade de l’azote dans les paysages agricoles et modélisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT Fertilisation et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des dépôts atmosphériques d’ammoniac dans les territoires à partir de typologies paysagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghali Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE – Evaluation de scénarios sur la cascade de l’azote dans les paysages agricoles et modélisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GIS Grandes Cultures à Hautes Performances Economiques et Environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sub-grid variability of models simulating atmospheric ammonia fluxes at regional scale from models integrating processes at landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sub-grid variability of models simulating atmospheric nitrogen fluxes at the regional scale from models integrating processes at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Skara, Sweden. pp.462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les modèles spatialisés pour l'étude des processus abiotiques ». Séminaire INRA réseau interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE – Evaluation de scénarios sur la cascade de l’azote dans les paysages agricoles et modélisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de bilan du programme Agrobiosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen cascade at the landscape scale: modelling the effect of climate, soils and agriculture on direct and indirect nitrogen emissions in contrasted rural sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture andSustainable Development;Setting the Agenda for Science and Policy(AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating scenarios on the nitrogen cascade in rural landscape modelling: inter-comparing on the efficiency of scenarios of agricultural practices optimizations and landscaping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Skara, Sweden. 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols agricoles : de la roche à l’écosystème. Colloque agricultures et écosytèmes – Du développement durable aux changements globaux – Des programmes thématiques pour impulser des « recherches nouvelles » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Robain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan ANR 2005-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most sustainable biomass supply mix for bioethanol production? Example of the Burgundy region in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Querleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, 9th International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystem modeling to assess the effects of local variability of lignocellulosic feedstock on second generation biofuel LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Annual Meeting Building a better future: Responsible innovation and environmental protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC). BEL., 2013, Glasgow, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des cycles biogéochimiques à l’échelle territoriale : état de l’art, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT Fertilisation et Environnement « Gestion territoriale des éléments minéraux utilisés en agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating crop rotations, fertilization and field operations at a European scale for use in complex dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Reinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of bioethanol production from lignocellulosic crops (2nd generation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, Conference Ecotech &amp; tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for measuring flows of reactive nitrogen at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bleeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of short-range processes on landscape nitrogen budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How (not) to produce detailed farm management inventories for landscape scale nitrogen modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm nitrogen balances in European landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedziora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change. Key findings, future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analysis of spatially explicit nitrogen management at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. J. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia S. Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. M. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMSIM : an integrated tool to model greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Solothurn, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of short-term transfer on a nitrogen landscape budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Nitrogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim dans FarmSim ou de la modélisation des GES de la parcelle à l’exploitation From a greenhouse gas model on the plot scale to the farm study: PaSim into FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres, Recherches, Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a farm-cropland-grassland model of reactive nitrogen emission and greenhouse gas balance to biophysical parameters and farming pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating nitrogen interactions at the farm and landscape scales to assess the impact of management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitroscape: An integrated model of nitrogen fluxes and transformation at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farm level tool coupling farm, cropland and grassland models to assess the effect of farming practices on reactive nitrogen emissions and greenhouse gas balance and to define mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole farm approach based on farm management practices data coupled with crop and grassland mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international scientifique et professionnel : Agriculture biologique et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL-CN: a model of GRowth, Architecture and ALlocation for Carbon and Nitrogen dynamics within whole plants formalized at the organ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the relationships between growth and assimilates partitioning from the organ to the whole plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation objet des liens entre croissance et distribution des assimilats de l'organe à la plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented modeling of the relationships between growth and assimilates partitioning from the organ to the whole plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation objet des liens entre croissance et distribution des assimilats de l'organe à la plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Rhizosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical plants for biodiversity research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonohat-Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de digitalisation et de visualisation 3D de l'architecture des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematical analysis of spatial re-orientations in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress on Plant biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-orientations spatiales des feuilles de maïs au cours de la croissance végétative en fonction de l'orientation initiale et de la densité des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematical study of spatial re-orientation in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau, carbone, azote et zones de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la modélisation du fonctionnement physiologique d'un couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du moyen infrarouge pour la mise en évidence des coupes et éclaircies en forêt landaise (Préparation à l'utilisation des données SPOT 4-MIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial re-orientation between successive leaves in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Brunel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMT Alter’N : Pour renforcer le conseil stratégique sur les systèmes de culture incluant des légumineuses ou des produits organiques avec de faibles pertes azotées et une faible dépendance aux engrais de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 14èmes RENCONTRES de la fertilisation raisonnée et de l'analyse Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the comparative advantages of two lignocellulosic crops for biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mitigation scenarios on a landscape in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et concepts du projet ESCAPADE et du séminaire de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des scenarios sur deux sites contrastés sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chataignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and dynamic sensitivity analysis of a biophysical model of nitrogen transfers and transformations at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ferrer Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Congress on Environmental Modelling and Software (iEMSs2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. iEMSs, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons interlaboratoires : Mesures de N2O atmosphérique par CPG-ECD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2014;13. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Stella Plage, France. , 2014, 13emes Journées de la Mesure et de la Métrologie. J2M2014 Centre Inra de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the removal of a 20-year old Miscanthus stand on GHG emissions, soil nitrate and carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Drewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université d'Helsinki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 598 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon and N2O emission dynamics after destruction of a 20-year old Miscanthus stand, and comparison with a plot under annual crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Drewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 20th European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milano, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitroeurope Component 4 – The French Site : Kervidy-Naizin experimental catchment, Central Brittany, Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th General Assembly NitroEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of greenhouse gas emissions and design of mitigation options: a whole farm approach based on farm management data and mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European International Farming Systems Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. INRA SAD, 2008, Empowerment of the rural actors: a renewal of farming systems perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions entre métabolismes azotés et carbonés pour évaluer le comportement variétal du colza en réponse à la fertilisation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur “Intégration de processus à l’échelle de la plante entière. Interaction entre les gestions de l’azote, du carbone et de l’eau : bilan et perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides. Trois scénarios à l'horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 342 p., 2025, Matière à débattre et décider, 9782759237791. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3779-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 15-20, 2025, Matière à débattre et décider, 9782759237791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six modes d’action pour une protection des cultures sans pesticides chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 2 (partie 1), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 44-45, 2025, Matière à débattre et décider, 9782759237791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements des scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 7, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 268-285, 2025, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois hypothèses de rupture pour une protection des cultures et des systèmes de culture sans pesticides chimiques en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 2 (partie 3), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 93-124, 2025, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles pour la protection des cultures et les effets potentiels du changement climatique à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Mora; Jeanne-Alix Berne; Jean-Louis Drouet; Chantal Le Mouël; Claire Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 2 Partie 2, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-92, 2025, Matière à débattre et décider, 978-2-7592-3779-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios et trajectoires de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O.Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides ; Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 4 (partie 1), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 161-181, 2025, Matière à débattre et décider, 9782759237791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andree A. Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’impact de l’agriculture sur la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-271, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the air–surface exchange of ammonia from the field to global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Bash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Editions Springer, 253 p., 2015, 978-94-017-7284-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and fate in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nitrogen Assessment : Sources, effects and policy perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2011, 978-1-107-00612-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL: Growth, Architecture, Allocation. A functional-structural model integrating processes of growth and processes of assimilate allocation from the organ level to the whole-plant level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional-Structural Plant Modelling in Crop Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2007, 978-1-4020-6033-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional-structural modelling of Gramineae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional-Structural Plant Modelling in Crop Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2007, 978-1-4020-6033-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des connaissances permettant d'objectiver les périodes recommandées pour l'épandage des fertilisants azotés en prenant en compte à la fois les fuites de nitrates et les émissions de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Et Technique Gestion Des Éléments Nutritifs Et Des Émissions Vers Les Milieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective : Agriculture européenne sans pesticides chimiques en 2050. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Chemical Pesticide-Free Agriculture in 2050. Foresight Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; DEPE. 2023, 643 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight: European Chemical Pesticide-Free Agriculture in 2050. Extended Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight: European Chemical Pesticide-Free Agriculture in 2050. Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE, Rapport final sur le suivi des quatre sites instrumentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et modélisation des flux de N2O à l’échelle des paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport 2008 du Programme PIREN-Seine. 2009, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la disposition spatiale et de la teneur en azote des feuilles d'un peuplement de maïs en phase végétative: Etude par simulation de l'influence de ces variations sur la photosynthèse potentielle du couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02837255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la modélisation structure-fonction des transferts d'azote à différentes échelles pour raisonner la gestion de l'azote et de l'espace dans les agro-écosystèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02800774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des typologies paysagères produites sur les territoires du projet et utilisation par les modèles atmosphériques de dispersion, de transfert et de dépôt d'ammoniac (NH3) à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghali Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:93.75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Drouet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-louis-drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6010-9177</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION INITIALE - DIPLÔMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilité à Diriger des Recherches (HDR) UPMC-Paris VI (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sorbonne Université)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : Docteur INA-PG (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> AgroParisTech)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 : Ingénieur agronome ENSAR (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Agrocampus Ouest)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989 : Classes Préparatoires aux Grandes Écoles, Biologie-Mathématiques - Baccalauréat C</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARRIÈRE - EXPÉRIENCES PROFESSIONNELLES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Chargé de mission INRAE - DEPE Paris - Prospective</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2016 : Directeur de Recherche INRA - ECOSYS Grignon puis Palaiseau - Devenir des intrants d'origine agricole et évaluation de leurs impacts agri-environnementaux dans les paysages et les territoires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2015 : Chargé de Recherche INRA - EGC (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ECOSYS) Grignon- 2004-2015: Modélisation intégrée de la cascade de l’azote dans les paysages et les territoires, et évaluation de scénarios d'atténuation des pertes environnementales d'azote et d'adaptation des pratiques agricoles et des mosaïques paysagères- 2000-2004 : Modélisation intégrée structure (morphogénèse) - fonction (flux d'azote et de carbone) des plantes (maïs et colza)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-2000 : Attaché Scientifique Contractuel- 1999-2000 : Post-doctorant INRA - ECHO (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PSH) Avignon - Modélisation structure-fonction de plantes de maïs- 1994-1999 : Doctorant INRA - Bioclimatologie (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EGC) Grignon - Architecture, biomécanique, lumière, azote et photosynthèse du maïs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1994 : Coopérant Service National - Agrhymet Niamey Niger - Estimation des pluies à partir d'images satellitaires et contribution à l’amélioration du dispositif d’alerte agrométéorologique au Sahel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992 : Stagiaire INRA - Bioclimatologie-télédétection (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">devenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ISPA) Bordeaux - Détection des éclaircies en forêt landaise à partir d’images satellitaires</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES RESPONSABILITÉS DANS DES PROJETS ET DES COLLECTIFS NATIONAUX ET EUROPÉENS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2025 :	Membre du groupe de travail « Gouvernance » du réseau international iN-Net (International Nitrogen Network, National Science Foundation), co-leader de l’activité « Critical Gaps in Nitrogen Governance Research & Practice »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2024	: Membre élu du Conseil Scientifique du département AgroEcoSystem d’INRAE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023	: Membre du groupe d’experts national du Projet Nutri-Check Net (Horizon Europe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 : Membre du groupe &amp;quot;Foresight&amp;quot; du réseau EIONET (European Environment Information and Observation Network, Agence Européenne de l'Environnement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2024 : Membre de l'équipe projet de la prospective &amp;quot;Agriculture européenne sans pesticides chimiques à l'horizon 2050&amp;quot; (Programme Prioritaire de Recherche &amp;quot;Cultiver et Protéger Autrement&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Membre du Comité de Labellisation Prev'N du COMIFER (Comité français d'Étude et de développement de la Fertilisation Raisonnée) pour les outils de calcul de doses d'azote à apporter aux cultures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2018 : Membre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">intuitu personae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et co-président élu du CST-GENEM (Comité Scientifique et Technique pour la Gestion des Eléments Nutritifs et des Emissions vers les Milieux), réuni sous l'égide du MASA (Ministère de l’Agriculture et de la Souveraineté Alimentaire) et du MTECT (Ministère de la Transition Ecologique et de la Cohésion des Territoires)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2017 : Membre du groupe LMAS (Landscape Management of Agricultural Systems - Create a knowledge framework for understanding the spatial and temporal aspects of soil carbon and greenhouse gas emissions within particular landscapes) de la GRA (Global Research Alliance)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2020 : Membre du Bureau de l’UMT Alter’N (Unité Mixte Technologique - Connaître les sources alternatives d’azote (légumineuses et produits résiduaires organiques) pour gérer des systèmes de culture à faibles pertes azotées et moins dépendants des engrais de synthèse)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2017 : Membre du comité scientifique de la FIRE (Fédération Ile-de-France de Recherche sur l'Environnement)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : Coordinateur du projet ANR-Agrobiosphère ESCAPADE (Évaluation de Scénarios sur le Cascade de l'Azote dans les Paysages Agricoles et moDélisation tErritoriale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 : Membre de la cellule de pilotage du groupe projet &amp;quot;Cascade de l'azote&amp;quot; du GIS GC-HP2E (Grandes Cultures à Haute Performance Économique et Environnementale)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2015 : Animateur de l'axe scientifique &amp;quot;Intégration des processus à des échelles supra-parcellaires&amp;quot; de l'équipe Biosphère-Atmosphère de l'UMR EGC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 : Co-animateur d’un groupe de réflexion interdépartements INRA sur la modélisation - et un projet de plateforme de modélisation - des flux dans les paysages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2011 : Animateur d’un groupe de réflexion interdépartements INRA sur la modélisation des flux et bilans de GES dans les exploitations agricoles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2011 : Responsable (&amp;quot;Activity leader&amp;quot;) d’un Work Package du projet FP6-NITROEUROPE, coordinateur de la modélisation des flux d’azote dans les paysages et gestionnaire de la base de données &amp;quot;paysage&amp;quot; du projet</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATIONS COMPLÉMENTAIRES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : La prospective pour les territoires - Futuribles (14 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 : Atelier de construction de scénarios prospectifs - Futuribles (14 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Communiquer avec les médias (14 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Accompagner et réussir une thèse à l’INRA - École des Doctorants et des ENcadrants (32 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Gestion des conflits (7 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Diriger, animer et motiver une équipe (21 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 : Pilotage et animation de projet (28 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Système d’Information Géographique ARCGIS (21 h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Analyse de sensibilité et exploration de modèles - École Chercheurs (31 h)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts, freins et leviers pour optimiser le raisonnement de la fertilisation des cultures en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Degan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jordan‐meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Debaillieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/dhl268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès, founding scientist in root ecology and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Beroueg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in spatial patterns of ammonia dry deposition flux and deposition threshold exceedance according to dispersion model formalism and horizontal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 268 Part B, pp.115823. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Crop Model to Benchmark Miscanthus and Switchgrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Shield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (15), pp.3942. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13153942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of spatio-temporal models describing nitrogen transfers, transformations and losses at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ferrer Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111, pp.356-367. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of spatial patterns of ammonia concentration and dry deposition flux between a regional Eulerian chemistry-transport model and a local Gaussian plume model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Wichink Kruit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (6), pp.719-729. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11869-019-00691-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling reactive nitrogen fluxes and mitigation scenarios on a landscape in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2018.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion territoriale de l'azote - Réaménager : Le paysage est-il une solution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 449, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystem modeling can aid in the optimization of biomass feedstock supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.139-155. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of greenhouse gas emissions and design of mitigation options: a whole farm approach based on farm management data and mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.22-34. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2014.058432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a 20-year old Miscanthus × giganteus stand and its removal on soil characteristics and greenhouse gas emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.198-210. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using agroecosystem modeling to improve the estimates of N2O emissions in the Life-Cycle Assessment of biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bessou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.593-606. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-012-9171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for simulating the timelines of field operations at a European scale for use in complex dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Reinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (11), pp.4487 - 4496. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4487-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the contribution of short-range atmospheric and hydrological transfers to nitrogen fluxes, budgets and indirect emissions in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.1647-1660. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1647-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis for models of greenhouse gas emissions at farm level. Case study of N2O emissions simulated by the CERES-EGC model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159, pp.3156-3161. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of farm heterogeneity and methods for upscaling on modelled nitrogen losses in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. J.E. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Kjeldsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.3183-3192. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NitroScape: A model to integrate nitrogen transfers and transformations in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia S. Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.3162-3170. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of short-term transfers on nitrogen fluxes, budgets and indirect N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O emissions in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (4), pp.7593-7622. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-8-7593-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour comprendre la réponse des écosystèmes prairiaux au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gaurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ngef-xz41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does spatial arrangement of 3D plants affect light transmission and extinction coefficient within maize crops ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107 (1), pp.62-69. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2007.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL-CN: a model of GRowth, Architecture and ALlocation for Carbon and Nitrogen dynamics within whole plants formalised at the organ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (3-4), pp.231-249. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology of maize II: Identification of physiological markers representative of the nitrogen status of maize (Zea mays) leaves, during grain filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-Hélène Valadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Quillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 124 (2), pp.178-188. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1399-3054.2005.00511.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of leaf mass per unit leaf area and root mass per unit root volume of young maize plants: implications for growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.185-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root Typ: a generic model to depict and analyse the root system architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 258, pp.103-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 3D nitrogen, dry mass per area and local irradiance on canopy photosynthesis within leaves of contrasted heterogeneous maize crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.699-710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODICA and MODANCA: Modelling the three-dimensional shoot structure of graminaceous crops from two methods of plant description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (2), pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL: a model of GRowth, Architecture and carbon ALlocation during the vegetative phase of the whole maize plant. Model description and parameterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 165 (2-3), pp.147-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light interception of contrasting azimuth canopies under square and rectangular plant spatial distributions: Simulations and crop measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Maddonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-4290(00)00144-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in the azimuthal distribution of maize leaves over time affect canopy light absorption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (3-4), pp.281-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do variations in local leaf irradiance explain changes to leaf nitrogen within row maize canopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in the azimuthal distribution of maize leaves over time affect canopy light absorption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (3-4), pp.281-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial re-orientation of maize leaves affected by initial plant orientation and density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 88 (1-4), pp.85-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la fin de l'hivernage 1993 à l'aide des indicateurs occurrences de nuages et minima de températures radiatives et comparaison des méthodes d'estimation Agrhymet, Epsat, Tamsat au cours de la saison 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille climatique satellitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49, pp.32-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the egg output variations and determinism of Metastrongylus spp., lungworms of the wild boar (Sus scrofa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Reviews in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 53 (1-2), pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du début de l'hivernage 1993 à l'aide des indicateurs occurrences de nuages et minima de températures radiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Tall F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille climatique satellitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.35-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From cropping systems to food systems: exploring scenarios of European chemical pesticide-free agriculture in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Global Food Security Conference “Towards equitable, sustainable and resilient food systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Apr 2024, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Chemical Pesticide-Free Agriculture in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop protection futures in agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swedish University of Agricultural Sciences, May 2023, Uppsala, Sweden. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring chemical pesticide free cropping systems in Europe in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz-Centre for Agricultural Landscape Research (ZALF), Sep 2021, Berlin, Germany. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEFA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMT Alter’N: To strengthen the strategic farm advisory for cropping systems based on legume crops or organic fertilisers with low nitrogen losses and low dependency to synthetic fertilisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE – Evaluation de scénarios sur la cascade de l’azote dans les paysages agricoles et modélisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du RMT Fertilisation et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cascade de l'azote : que va-t-on encore faire avec les mesures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de cloture ANR ESCAPADE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2017, Paris, France. 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des dépôts atmosphériques d’ammoniac dans les territoires à partir de typologies paysagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Siour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghali Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE – Evaluation de scénarios sur la cascade de l’azote dans les paysages agricoles et modélisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GIS Grandes Cultures à Hautes Performances Economiques et Environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sub-grid variability of models simulating atmospheric ammonia fluxes at regional scale from models integrating processes at landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sub-grid variability of models simulating atmospheric nitrogen fluxes at the regional scale from models integrating processes at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Skara, Sweden. pp.462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les modèles spatialisés pour l'étude des processus abiotiques ». Séminaire INRA réseau interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modelling and Software Society (iEMSs), Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE – Evaluation de scénarios sur la cascade de l’azote dans les paysages agricoles et modélisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de bilan du programme Agrobiosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen cascade at the landscape scale: modelling the effect of climate, soils and agriculture on direct and indirect nitrogen emissions in contrasted rural sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture andSustainable Development;Setting the Agenda for Science and Policy(AgSAP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating scenarios on the nitrogen cascade in rural landscape modelling: inter-comparing on the efficiency of scenarios of agricultural practices optimizations and landscaping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Vertès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Skara, Sweden. 462 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols agricoles : de la roche à l’écosystème. Colloque agricultures et écosytèmes – Du développement durable aux changements globaux – Des programmes thématiques pour impulser des « recherches nouvelles » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Robain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan ANR 2005-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most sustainable biomass supply mix for bioethanol production? Example of the Burgundy region in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Querleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, 9th International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Nitrogen Wokshop, The nitrogen challenge": building a blueprint for nitrogen use efficiency and foof security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lisbonne, Portugal. pp.411-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-ecosystem modeling to assess the effects of local variability of lignocellulosic feedstock on second generation biofuel LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Annual Meeting Building a better future: Responsible innovation and environmental protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC). BEL., 2013, Glasgow, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation des cycles biogéochimiques à l’échelle territoriale : état de l’art, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du RMT Fertilisation et Environnement « Gestion territoriale des éléments minéraux utilisés en agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating crop rotations, fertilization and field operations at a European scale for use in complex dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wattenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Reinds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of bioethanol production from lignocellulosic crops (2nd generation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, Conference Ecotech &amp; tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for measuring flows of reactive nitrogen at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bleeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of short-range processes on landscape nitrogen budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges, Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How (not) to produce detailed farm management inventories for landscape scale nitrogen modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bienkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings – future challenges,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm nitrogen balances in European landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kedziora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change. Key findings, future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based analysis of spatially explicit nitrogen management at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. J. Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia S. Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. M. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Apr 2011, Edinburgh, United Kingdom. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMSIM : an integrated tool to model greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Solothurn, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of short-term transfer on a nitrogen landscape budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Nitrogen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaSim dans FarmSim ou de la modélisation des GES de la parcelle à l’exploitation From a greenhouse gas model on the plot scale to the farm study: PaSim into FarmSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres, Recherches, Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a farm-cropland-grassland model of reactive nitrogen emission and greenhouse gas balance to biophysical parameters and farming pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating nitrogen interactions at the farm and landscape scales to assess the impact of management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitroscape: An integrated model of nitrogen fluxes and transformation at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modelling of greenhouse gas emissions at the farm level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 16 th. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A farm level tool coupling farm, cropland and grassland models to assess the effect of farming practices on reactive nitrogen emissions and greenhouse gas balance and to define mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NitroEurope IP Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A whole farm approach based on farm management practices data coupled with crop and grassland mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international scientifique et professionnel : Agriculture biologique et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL-CN: a model of GRowth, Architecture and ALlocation for Carbon and Nitrogen dynamics within whole plants formalized at the organ level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the relationships between growth and assimilates partitioning from the organ to the whole plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation objet des liens entre croissance et distribution des assimilats de l'organe à la plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented modeling of the relationships between growth and assimilates partitioning from the organ to the whole plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation objet des liens entre croissance et distribution des assimilats de l'organe à la plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic L. Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Rhizosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical plants for biodiversity research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonohat-Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nijs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de digitalisation et de visualisation 3D de l'architecture des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Sinoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematical analysis of spatial re-orientations in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress on Plant biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-orientations spatiales des feuilles de maïs au cours de la croissance végétative en fonction de l'orientation initiale et de la densité des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematical study of spatial re-orientation in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau, carbone, azote et zones de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la modélisation du fonctionnement physiologique d'un couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de culture : simulation sous contraintes à partir d'un potentiel de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du moyen infrarouge pour la mise en évidence des coupes et éclaircies en forêt landaise (Préparation à l'utilisation des données SPOT 4-MIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Riom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial re-orientation between successive leaves in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Brunel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMT Alter’N : Pour renforcer le conseil stratégique sur les systèmes de culture incluant des légumineuses ou des produits organiques avec de faibles pertes azotées et une faible dépendance aux engrais de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 14èmes RENCONTRES de la fertilisation raisonnée et de l'analyse Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosys : Recherches sur eau et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eau et Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the comparative advantages of two lignocellulosic crops for biofuel production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling mitigation scenarios on a landscape in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Franqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et concepts du projet ESCAPADE et du séminaire de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la cascade de l’azote dans les sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ramat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des scenarios sur deux sites contrastés sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chataignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and dynamic sensitivity analysis of a biophysical model of nitrogen transfers and transformations at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ferrer Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Congress on Environmental Modelling and Software (iEMSs2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Toulouse, France. iEMSs, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of GHGs, carbon stocks and yield from european cropping and pasture systems under two climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrah Hoba Ulrich Eza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change impact on European crop and livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Carozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Shtiliyanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Klumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrating Impacts Of Air Pollution And Climate Change On Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Budapest, Hungary. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons interlaboratoires : Mesures de N2O atmosphérique par CPG-ECD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J2M 2014;13. Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Stella Plage, France. , 2014, 13emes Journées de la Mesure et de la Métrologie. J2M2014 Centre Inra de Lille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the removal of a 20-year old Miscanthus stand on GHG emissions, soil nitrate and carbon stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Drewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université d'Helsinki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 598 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon and N2O emission dynamics after destruction of a 20-year old Miscanthus stand, and comparison with a plot under annual crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dufosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Drewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 20th European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milano, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitroeurope Component 4 – The French Site : Kervidy-Naizin experimental catchment, Central Brittany, Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th General Assembly NitroEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of greenhouse gas emissions and design of mitigation options: a whole farm approach based on farm management data and mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European International Farming Systems Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. INRA SAD, 2008, Empowerment of the rural actors: a renewal of farming systems perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des interactions entre métabolismes azotés et carbonés pour évaluer le comportement variétal du colza en réponse à la fertilisation azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur “Intégration de processus à l’échelle de la plante entière. Interaction entre les gestions de l’azote, du carbone et de l’eau : bilan et perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides. Trois scénarios à l'horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 342 p., 2025, Matière à débattre et décider, 9782759237791. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3779-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 15-20, 2025, Matière à débattre et décider, 9782759237791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six modes d’action pour une protection des cultures sans pesticides chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 2 (partie 1), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 44-45, 2025, Matière à débattre et décider, 9782759237791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements des scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 7, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 268-285, 2025, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois hypothèses de rupture pour une protection des cultures et des systèmes de culture sans pesticides chimiques en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 2 (partie 3), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 93-124, 2025, Matière à débattre et décider</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux faibles pour la protection des cultures et les effets potentiels du changement climatique à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Mora; Jeanne-Alix Berne; Jean-Louis Drouet; Chantal Le Mouël; Claire Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 2 Partie 2, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-92, 2025, Matière à débattre et décider, 978-2-7592-3779-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios et trajectoires de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O.Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une agriculture européenne sans pesticides ; Trois scénarios à l'horizon 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 4 (partie 1), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 161-181, 2025, Matière à débattre et décider, 9782759237791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des échanges : de l’échelle des processus aux échelles régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raia Silvia Massad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andree A. Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-123, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’impact de l’agriculture sur la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pierart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-271, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the air–surface exchange of ammonia from the field to global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Bash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review and integration of biosphere-atmosphere modelling of reactive trace gases and volatile aerosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Editions Springer, 253 p., 2015, 978-94-017-7284-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen flows and fate in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Hutchings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulli Dragosits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nitrogen Assessment : Sources, effects and policy perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2011, 978-1-107-00612-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAAL: Growth, Architecture, Allocation. A functional-structural model integrating processes of growth and processes of assimilate allocation from the organ level to the whole-plant level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional-Structural Plant Modelling in Crop Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2007, 978-1-4020-6033-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional-structural modelling of Gramineae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional-Structural Plant Modelling in Crop Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2007, 978-1-4020-6033-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des connaissances permettant d'objectiver les périodes recommandées pour l'épandage des fertilisants azotés en prenant en compte à la fois les fuites de nitrates et les émissions de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Et Technique Gestion Des Éléments Nutritifs Et Des Émissions Vers Les Milieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Félix-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective : Agriculture européenne sans pesticides chimiques en 2050. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Chemical Pesticide-Free Agriculture in 2050. Foresight Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; DEPE. 2023, 643 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight: European Chemical Pesticide-Free Agriculture in 2050. Extended Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight: European Chemical Pesticide-Free Agriculture in 2050. Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Alix Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESCAPADE, Rapport final sur le suivi des quatre sites instrumentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et modélisation des flux de N2O à l’échelle des paysages agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport 2008 du Programme PIREN-Seine. 2009, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la disposition spatiale et de la teneur en azote des feuilles d'un peuplement de maïs en phase végétative: Etude par simulation de l'influence de ces variations sur la photosynthèse potentielle du couvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02837255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la modélisation structure-fonction des transferts d'azote à différentes échelles pour raisonner la gestion de l'azote et de l'espace dans les agro-écosystèmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02800774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des typologies paysagères produites sur les territoires du projet et utilisation par les modèles atmosphériques de dispersion, de transfert et de dépôt d'ammoniac (NH3) à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niramson Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghali Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14AC44C8"/>
+    <w:nsid w:val="4AC927A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D9406E54"/>
+    <w:nsid w:val="3AAB918F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22B53FCC"/>
+    <w:nsid w:val="96CCEF9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EFF7BB93"/>
+    <w:nsid w:val="0E880382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="986A9916"/>
+    <w:nsid w:val="2E4C460F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-drouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6010-9177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Debaillieul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dhl268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramson Azouz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Shield" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153942" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154628v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Wichink Kruit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-019-00691-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.05.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.07.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.058432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drewer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9171-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hutchings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Reinds" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leip" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bienkowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4487-2012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1647-2012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Capian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Blanfort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.01.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTP31QL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Dalgaard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Hutchings" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. U. Dragosits" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. J.E. Olesen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Kjeldsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.02.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS7N4Z4G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-7593-2011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kiniry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2007.12.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPDVZ8J6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWVL60NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H&#233;l&#232;ne Valadier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2005.00511.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7C25199-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Maddonni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4290(00)00144-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3DNZF3V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885930v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tall F." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berg&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Alix Berne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kieffer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733830v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531744v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536014v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739743v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740151v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203378v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Querleu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583186v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hutchings" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Reinds" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004311v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019817v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191199v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dragosits" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dalgaard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedziora" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004067v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. J. Olesen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M. Theobald" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192260v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192262v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192354v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192102v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capitaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanfort" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760469v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761837v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonohat-Popa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nijs" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766440v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767978v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768150v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764719v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766411v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770371v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769364v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riom" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768638v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785845v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helda.helsinki.fi/handle/10138/36048" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189779v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211987v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192024v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457035v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006122v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237791/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3779-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556007v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237784/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554768v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555994v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555978v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429332v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556000v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agasse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798027v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bash" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192306v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Dragosits" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191924v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341343v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Et Technique Gestion Des &#201;l&#233;ments Nutritifs Et Des &#201;missions Vers Les Milieux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147168v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231124v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265943v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265931v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786549v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192170v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837255v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800774v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790051v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-drouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6010-9177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan&#8208;meille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Debaillieul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/dhl268" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barczi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Beroueg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Buck-Sorlin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramson Azouz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02975335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Shield" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13153942" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154628v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Wichink Kruit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-019-00691-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.05.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.07.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Duretz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2014.058432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drewer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019103v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9171-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. J. Hutchings" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Reinds" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leip" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wattenbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bienkowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4487-2012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1647-2012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Capian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Blanfort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.01.019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTP31QL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Dalgaard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Hutchings" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. U. Dragosits" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. J.E. Olesen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Kjeldsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.02.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS7N4Z4G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000185v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia S. Duretz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. N.J. Hutchings" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Theobald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0D4MW49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185876v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-8-7593-2011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaurut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngef-xz41" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kiniry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2007.12.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPDVZ8J6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XWVL60NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H&#233;l&#232;ne Valadier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2005.00511.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7C25199-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Maddonni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4290(00)00144-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3DNZF3V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885930v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688939v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cunin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tall F." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Berg&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542646v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419094v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Alix Berne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kieffer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738049v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733830v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghali Lazrak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531744v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536014v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795195v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739743v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Casal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leterme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740151v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203378v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Querleu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583186v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hutchings" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Reinds" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bienkowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004311v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Theobald" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleeker" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boegh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019817v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191199v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dragosits" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dalgaard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Hutchings" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedziora" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004067v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. J. Olesen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M. Theobald" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192260v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192262v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192354v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192102v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capitaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192036v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192123v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192126v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanfort" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192128v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760469v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759449v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761837v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonohat-Popa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nijs" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766440v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767978v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766048v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768150v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764719v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766411v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770371v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770332v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769364v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riom" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768638v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schneider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785845v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820563v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baratte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821846v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793033v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecrah Hoba Ulrich Eza" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Shtiliyanova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796976v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lecuyer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Drewer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helda.helsinki.fi/handle/10138/36048" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189779v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211987v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192024v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457035v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allirand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006122v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237791/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3779-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556007v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237784/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554768v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555994v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555978v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429332v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556000v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619526v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619410v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agasse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798027v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bash" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Flechard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192306v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Hutchings" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Dragosits" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Theobald" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191924v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341343v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Et Technique Gestion Des &#201;l&#233;ments Nutritifs Et Des &#201;missions Vers Les Milieux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;lix-Faure" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147168v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231124v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265943v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04265931v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786549v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192170v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02837255v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800774v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790051v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>