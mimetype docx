--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -617,347 +617,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally refined unbiased Monte Carlo estimate of the Earth’s global radiative cooling</w:t>
+                <w:t xml:space="preserve">Comment comprendre la cause principale du changement climatique avec un minimum de prérequis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaniss Nyffenegger-Péré</w:t>
+                <w:t xml:space="preserve">Valentin Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Armante</w:t>
+                <w:t xml:space="preserve">Lionel Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Bati</w:t>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medhi Cochepin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121 (5), pp.e2315492121. </w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (30), pp.43-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2315492121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13q1d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417426v1</w:t>
+                <w:t xml:space="preserve">hal-04744461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment comprendre la cause principale du changement climatique avec un minimum de prérequis ?</w:t>
+                <w:t xml:space="preserve">Spectrally refined unbiased Monte Carlo estimate of the Earth’s global radiative cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Maron</w:t>
+                <w:t xml:space="preserve">Yaniss Nyffenegger-Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Armante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Bati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (30), pp.43-85. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (5), pp.e2315492121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13q1d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2315492121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744461v1</w:t>
+                <w:t xml:space="preserve">hal-04417426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Simulation of Atmospheric Radiative Forcings Using A Path-Integral Formulation Approach for Spectro-Radiative Sensitivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Mourtaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1021,126 +1021,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles expériences et quelles représentations pour construire le lien entre CO2 et réchauffement climatique avec des non spécialistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Cochepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30, pp.43-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13q1d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335739v1</w:t>
@@ -1785,261 +1785,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03847095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of longwave radiative flux and vertical heating rate with 4A-Flux v1.0 as an integral part of the radiative transfer code 4A/OP v1.5</w:t>
+                <w:t xml:space="preserve">Clear-sky control of anvils in response to increased CO2 or surface warming or volcanic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Tellier</w:t>
+                <w:t xml:space="preserve">Marion Saint-Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Crevoisier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meilhac</w:t>
+                <w:t xml:space="preserve">Jean‐louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-5211-2022⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-022-00304-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03778106v1</w:t>
+                <w:t xml:space="preserve">hal-03861968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clear-sky control of anvils in response to increased CO2 or surface warming or volcanic eruptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of longwave radiative flux and vertical heating rate with 4A-Flux v1.0 as an integral part of the radiative transfer code 4A/OP v1.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Saint-Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bony</w:t>
+                <w:t xml:space="preserve">Cyril Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Armante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Dufresne</w:t>
+                <w:t xml:space="preserve">Nicolas Meilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.78. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.5211-5231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41612-022-00304-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-5211-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861968v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03778106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The changing nature of Earth's reflected sunlight</w:t>
               </w:r>
@@ -2153,364 +2153,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03847109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 years of temperature and wind observation on a 45 m tower at Dome C, East Antarctic plateau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Tuning Strategy of IPSL‐CM6A‐LR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Veron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Vignon</w:t>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Six</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-5731-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.e2020MS002340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020ms002340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512049v1</w:t>
+                <w:t xml:space="preserve">hal-03252771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tuning Strategy of IPSL‐CM6A‐LR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+                <w:t xml:space="preserve">10 years of temperature and wind observation on a 45 m tower at Dome C, East Antarctic plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+                <w:t xml:space="preserve">Dana Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gastineau</w:t>
+                <w:t xml:space="preserve">Delphine Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.e2020MS002340. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.5731-5746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020ms002340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-5731-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252771v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten years of temperature and wind observation on a 45-m tower at Dome C, East Antarctic plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2825,51 +2825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMDZ6A: The Atmospheric Component of the IPSL Climate Model With Improved and Better Tuned Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,51 +2985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cheruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionela Musat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3087,723 +3087,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Generation of Climate Models Track Recent Unprecedented Changes in Earth's Radiation Budget Observed by CERES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hailan Wang</w:t>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Allan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothy Andrews</w:t>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle C Armour</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL086705⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.3011-3053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530975v1</w:t>
+                <w:t xml:space="preserve">hal-02893945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
+                <w:t xml:space="preserve">New Generation of Climate Models Track Recent Unprecedented Changes in Earth's Radiation Budget Observed by CERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Loeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lea Albright</w:t>
+                <w:t xml:space="preserve">Hailan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Richard Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
+                <w:t xml:space="preserve">Kyle C Armour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL086705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875593v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+                <w:t xml:space="preserve">Anna Lea Albright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (7), pp.3011-3053. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893945v1</w:t>
+                <w:t xml:space="preserve">hal-02875593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse Effect: The Relative Contributions of Emission Height and Total Absorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of the CMIP6 Forcing Data in the IPSL-CM6A-LR Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Eymet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Lurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Bastrikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-19-0193.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.e2019MS001940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531970v1</w:t>
+                <w:t xml:space="preserve">hal-02875617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the CMIP6 Forcing Data in the IPSL-CM6A-LR Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Bastrikov</w:t>
+                <w:t xml:space="preserve">Greenhouse Effect: The Relative Contributions of Emission Height and Total Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Bekki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (4), pp.e2019MS001940. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (9), pp.3827-3844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019MS001940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-19-0193.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875617v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Representation of Clouds in the Atmospheric Component LMDZ6A of the IPSL‐CM6A Earth System Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Grandpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5126,51 +5126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive feedback in climate: stabilization or runaway, illustrated by a simple experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saint-Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (5), pp.755-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6068,295 +6068,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear regional warming with increasing CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterization of convective transport in the boundary layer and its impact on the representation of the diurnal cycle of wind and dust emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter E. Good</w:t>
+                <w:t xml:space="preserve">M. Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Lowe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothy J. Andrews</w:t>
+                <w:t xml:space="preserve">B. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Wiltshire</w:t>
+                <w:t xml:space="preserve">J. -L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin E. Chadwick</w:t>
+                <w:t xml:space="preserve">J. Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (2), pp.138-142. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.6775-6788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nclimate2498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-6775-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892450v1</w:t>
+                <w:t xml:space="preserve">hal-04114789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of convective transport in the boundary layer and its impact on the representation of the diurnal cycle of wind and dust emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear regional warming with increasing CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gueye</w:t>
+                <w:t xml:space="preserve">Peter E. Good</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Diallo</w:t>
+                <w:t xml:space="preserve">Jason Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J. Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -L. Dufresne</w:t>
+                <w:t xml:space="preserve">Andrew J. Wiltshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Escribano</w:t>
+                <w:t xml:space="preserve">Robin E. Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.6775-6788. </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.138-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-6775-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nclimate2498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114789v1</w:t>
+                <w:t xml:space="preserve">hal-02892450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative flux and forcing parameterization error in aerosol-free clear skies</w:t>
               </w:r>
@@ -6610,51 +6610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air moisture control on ocean surface temperature, hidden key to the warm bias enigma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Găinusă-Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7099,51 +7099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMDZ5B: The atmospheric component of the IPSL climate model with revisited parameterizations for clouds and convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7227,533 +7227,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the LMDZ atmospheric grid configuration on the climate and sensitivity of the IPSL-CM5A coupled model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The respective roles of surface temperature driven feedbacks and tropospheric adjustment to CO2 in CMIP5 transient climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+                <w:t xml:space="preserve">Lorenzo Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Codron</w:t>
+                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Guemas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Abderrahmane Idelkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2167-2192. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1411-3⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.3103-3126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-1682-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096296v1</w:t>
+                <w:t xml:space="preserve">hal-01107196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interpretation of inter-model spread in CMIP5 climate sensitivity estimates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Dufresne</w:t>
+                <w:t xml:space="preserve">Impact of the LMDZ atmospheric grid configuration on the climate and sensitivity of the IPSL-CM5A coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bony</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guemas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.3339-3362. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-013-1725-9⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2167-2192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1411-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099071v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the interpretation of inter-model spread in CMIP5 climate sensitivity estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.3339-3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-1725-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794170v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The respective roles of surface temperature driven feedbacks and tropospheric adjustment to CO2 in CMIP5 transient climate simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Idelkadi</w:t>
+                <w:t xml:space="preserve">Sébastien Denvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Cagnazzo</w:t>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.3103-3126. </w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-013-1682-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107196v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disconcerting learning on climate sensitivity and the uncertain future of uncertainty</w:t>
               </w:r>
@@ -8240,77 +8240,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol and ozone changes as forcing for climate evolution between 1850 and 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Bekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9265,51 +9265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative forcing estimates of sulfate aerosol in coupled climate-chemistry models with emphasis on the role of the temporal variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Déandreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9555,51 +9555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scholze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 369 (1943), pp.1955-1966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9659,77 +9659,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bodas-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (8), pp.1023-1043. </w:t>
@@ -9780,51 +9780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GCM-Oriented CALIPSO Cloud Product (CALIPSO-GOCCP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Winker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9913,51 +9913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key features of the IPSL ocean atmosphere model and its sensitivity to atmospheric resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10053,265 +10053,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00498320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net-Exchange parameterization of infrared radiative transfers in Venus' atmosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why climate sensitivity may not be so unpredictable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard A Fournier</w:t>
+                <w:t xml:space="preserve">Alexis Hannart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lebonnois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114, pp.E11008. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.L16707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JE003276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GL039640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437364v1</w:t>
+                <w:t xml:space="preserve">hal-00423477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why climate sensitivity may not be so unpredictable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Net-Exchange parameterization of infrared radiative transfers in Venus' atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Hannart</w:t>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Naveau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36, pp.L16707. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.E11008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GL039640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008JE003276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423477v1</w:t>
+                <w:t xml:space="preserve">hal-00437364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation du potentiel de réchauffement global pour comparer les émissions de méthane et de CO2 (Using global warming potential to compare methane and CO2 emissions)</w:t>
               </w:r>
@@ -10360,571 +10360,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CALIPSO lidar observations to evaluate the cloudiness simulated by a climate model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations de l'évolution du climat aux échelles globales et régionales (Climate change at global and regional scale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008GL034207⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2008014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423478v1</w:t>
+                <w:t xml:space="preserve">hal-00423531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détermination de la constante solaire par Claude Pouillet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Causes and impacts of changes in the Arctic freshwater budget during the 20th and 21st centuries in an AOGCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fichefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Goosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (1), pp.DOI 10.1007/s00382-007-0258-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-007-0258-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423480v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations de l'évolution du climat aux échelles globales et régionales (Climate change at global and regional scale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of CALIPSO lidar observations to evaluate the cloudiness simulated by a climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Winker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb:2008014⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.L15704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GL034207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00423531v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes and impacts of changes in the Arctic freshwater budget during the 20th and 21st centuries in an AOGCM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La détermination de la constante solaire par Claude Pouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60, pp.36-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00184733v1</w:t>
+                <w:t xml:space="preserve">hal-00423480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of CALIPSO lidar observations to evaluate the cloudiness simulated by a climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Winker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐l. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (15), pp.L15704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008GL034207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182933v1</w:t>
@@ -11181,51 +11181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different convective cloud schemes on the simulation of the tropical seasonal cycle in a coupled ocean-atmosphere model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11505,51 +11505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Denvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tyteca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55, pp.45-59. </w:t>
@@ -11721,51 +11721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LMDZ4 general circulation model: climate performance and sensitivity to parametrized physics with emphasis on tropical convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionela Musat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11773,51 +11773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19, pp.3445-3482. </w:t>
@@ -12088,51 +12088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasts in the effects on climate of anthropogenic sulfate aerosols between the 20th and the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12231,51 +12231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net exchange reformulation of radiative transfer in the CO2 15um band on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12387,51 +12387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (D10), pp.D10S16. </w:t>
@@ -12521,51 +12521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23 (2), pp.253-275. </w:t>
@@ -12733,64 +12733,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A boundary-based net-exchange Monte Carlo method for absorbing and scattering thick media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12837,77 +12837,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will marine dimethylsulfide emissions amplify or alleviate global warming? A model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13127,64 +13127,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ricchiazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 72 (1-4), pp.239-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13348,51 +13348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo method and sensitivity estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A De Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Clergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13642,64 +13642,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 74 (5), pp.563-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13733,77 +13733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impact of climate change on marine export production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13880,51 +13880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive feedback between future climate change and the carbon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14546,51 +14546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniss Nyffenegger-Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienna (Autriche), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14810,64 +14810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating atmospheric radiative forcings using sensitivity monte carlo methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Chems Mourtaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14957,51 +14957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Mckim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saint-Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15061,90 +15061,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une estimation exacte du forçage radiatif par la méthode de Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniss Nyffenegger-pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2022 - 30éme Congrès Français de Thermique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
@@ -15182,103 +15182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheminement conceptuel empiriquement fondé pour comprendre le rôle du CO2 dans le réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Cochepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15303,90 +15303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’origine du réchauffement climatique : comment construire le lien entre concentration en gaz à effet de serre et température moyenne de la Terre, avec un public non spécialiste de physique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15411,90 +15411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is Climate sensitivity not doomed to be unpredictable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Hannart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.11039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15545,64 +15545,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Konsta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.12728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15666,51 +15666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. D. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15804,51 +15804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. A. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region</w:t>
@@ -16569,51 +16569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16681,51 +16681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des climats du passé aux climats du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16834,51 +16834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Erratum to: Use of A-train satellite observations (CALIPSO-PARASOL) to evaluate tropical cloud properties in the LMDZ5 GCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Konsta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17034,51 +17034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DF28350"/>
+    <w:nsid w:val="119417D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17265,51 +17265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-dufresne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4764-9600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03239439X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17296709" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000006904212" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5616-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mauritsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Tsushima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Loeb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hakuba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001636" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-13953-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04694494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Mckim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01414-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;lissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cochepin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432801v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mourtaday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wiener" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazile" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4463" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003592" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fiedler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan van Noije" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Smith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104848" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Konsta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Koshiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097593" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Andrews" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bodas-Salcedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Gregory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle C. Armour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036675" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03778106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meilhac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5211-2022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861968v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint-Lu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Dufresne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00304-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Stephens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Z. Hakuba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Kato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gettelman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Veron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-5731-2021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002340" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2021-204" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Watanabe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kosaka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Tatebe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00933-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rugenstein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Bloch&#8208;johnson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Gregory" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Andrews" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083898" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madeleine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cheruy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001892" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms002005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle C Armour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086705" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0193.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Madeleine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Grandpeix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678691v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quaas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gryspeerdt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kinne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019RG000660" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Smith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Kramer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alterskjaer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9591-2020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint&#8208;lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Bloch-Johnson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Beyerle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0068.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68783" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouhaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Dufresne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Madeleine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001379" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance Journe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghye Baek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-321-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899239v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62456" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheruy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A&#239;t Mesbah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. y Grandpeix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00022.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Sabin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vellore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Mujumdar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanjay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2886-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01478855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016MS000740" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2998-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384436v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Konsta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L D Dufresne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chepfer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idelkadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cesana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2900-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dufresne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-363-2016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Good" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Chadwick" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-4019-2016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01180034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Jiang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Su" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxing Zhai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janice Shen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwen Wu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-14-0124.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Good" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lowe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Wiltshire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E. Chadwick" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2498" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114789v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dufresne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escribano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6775-2015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pincus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli J. Mlawer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Oreopoulos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Ackerman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064291" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124443v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56362" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805157v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G&#259;inus&#259;-Bogdan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboul-Khadre Traore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066764" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114627v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Voigt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060354" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Sherwood" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12829" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodas-Salcedo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Williams" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Ringer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. S. Cole" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-13-00169.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1343-y" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096296v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guemas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1411-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099071v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1725-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01107196v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tomassini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Idelkadi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cagnazzo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1682-3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0770-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099389v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huebener" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Sanderson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. H&#246;schel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;rper" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Johns" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0829-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2PJ7J24-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089499v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lahellec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-12-0218.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096295v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Seneviratne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilhelm" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stanelle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Hurk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagemann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50956" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723730v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1408-y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109022v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0877-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871962v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Ghattas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1658-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105163v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lowe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Hewitt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1612-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091226v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Zhang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Blossey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat F. Khairoutdinov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip H. Austin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio T. Bacmeister" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013ms000246" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1533-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115803v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053421" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111704v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jiang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Su" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhai" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Perun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Genio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017237" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114751v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;andreis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dufresne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cozic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5583-2012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117349v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roeckner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1005-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117352v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Rayner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koffi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholze" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaminski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0378" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117353v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Webb" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011bams2856.1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113861v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Winker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dufresne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012251" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CMR25GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437364v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003276" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423477v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039640" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423476v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423478v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Winker" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034207" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423480v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423531v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008014" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AABEE8B7F0FEB1268D9996D0EE0688047977381/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184733v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fichefet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goosse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0258-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79C95419BBE570AB025D5D8551D7B04350F6BDFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182933v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423479v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2239.1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184741v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simmonds" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0177-x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EE5E2ED4A41845E4861BA8F1596B84F0A87F5EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184738v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0244-y" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113200v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113205v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Collins" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramaswamy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Schwarzkopf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Portmann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006713" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113202v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0158-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924604v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthelot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfray" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.00957.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF815CA8A4AA01C59B04295C6AEA6109BF3A6B3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109947v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023851" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109944v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denvil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fairhead" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023619" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113218v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;r&#233;dric Hourdin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS3537.1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068949v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Shekar Reddy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004757" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329353v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-253-2005" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109952v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Yoshioka" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Luo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005276" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024436v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eymet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.05.049" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154569v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F04-045" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109986v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Quaas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Treut" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0475-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024402v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricchiazzi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.03.017" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131543v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2003.01461.x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712163v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Lataillade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Clergent" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Dufresne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00027-4" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923995v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gl013777" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712164v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Lataillade" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00272-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772149v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB001256" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923899v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fairhead" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012015" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328572v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740251v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barthelet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cariolle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(98)80178-X" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STRLDRS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246284v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahellec" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chounet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0199000250110113900" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92BD9F470C393B81AB4829C58112002C73E4D3F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388110v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3642" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388104v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lebrun" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16594" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776764v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12792" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04238498v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776760v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3896" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881838v3" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881812v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113641v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113622v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113718v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113535v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Klein" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742386v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Royer" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159883v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. O'Hirok" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Protat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274716v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294410v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brient" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dhb" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744470v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers M Forster" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armour K." TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storelvmo T." TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins W." TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009157896.009" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027806v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_31" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897865v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727098v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idelkadi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3050-6" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-dufresne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4764-9600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03239439X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17296709" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000006904212" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5616-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mauritsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Tsushima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Loeb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hakuba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001636" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-13953-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04694494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Mckim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01414-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;lissier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cochepin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432801v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mourtaday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wiener" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazile" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4463" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003592" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fiedler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan van Noije" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Smith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104848" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Konsta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Koshiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097593" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Andrews" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bodas-Salcedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Gregory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle C. Armour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036675" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861968v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint-Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Dufresne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00304-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03778106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meilhac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5211-2022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Stephens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Z. Hakuba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Kato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gettelman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Veron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-5731-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2021-204" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Watanabe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kosaka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Tatebe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00933-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rugenstein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Bloch&#8208;johnson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Gregory" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Andrews" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083898" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madeleine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cheruy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001892" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms002005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle C Armour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086705" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0193.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Madeleine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Grandpeix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678691v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quaas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gryspeerdt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kinne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019RG000660" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Smith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Kramer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alterskjaer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9591-2020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint&#8208;lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Bloch-Johnson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Beyerle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0068.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68783" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouhaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Dufresne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Madeleine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001379" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance Journe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghye Baek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-321-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899239v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62456" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheruy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A&#239;t Mesbah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. y Grandpeix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00022.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Sabin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vellore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Mujumdar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanjay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2886-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01478855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016MS000740" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2998-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384436v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Konsta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L D Dufresne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chepfer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idelkadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cesana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2900-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dufresne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-363-2016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Good" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Chadwick" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-4019-2016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01180034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Jiang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Su" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxing Zhai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janice Shen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwen Wu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-14-0124.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114789v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dufresne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escribano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6775-2015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Good" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lowe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Wiltshire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E. Chadwick" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2498" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pincus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli J. Mlawer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Oreopoulos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Ackerman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064291" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124443v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56362" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805157v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G&#259;inus&#259;-Bogdan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboul-Khadre Traore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066764" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114627v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Voigt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060354" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Sherwood" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12829" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodas-Salcedo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Williams" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Ringer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. S. Cole" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-13-00169.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1343-y" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01107196v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tomassini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Idelkadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cagnazzo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1682-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096296v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guemas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1411-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099071v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1725-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0770-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099389v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huebener" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Sanderson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. H&#246;schel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;rper" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Johns" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0829-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2PJ7J24-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089499v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lahellec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-12-0218.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096295v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Seneviratne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilhelm" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stanelle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Hurk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagemann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50956" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723730v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1408-y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109022v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0877-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871962v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Ghattas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1658-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105163v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lowe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Hewitt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1612-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091226v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Zhang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Blossey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat F. Khairoutdinov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip H. Austin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio T. Bacmeister" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013ms000246" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1533-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115803v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053421" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111704v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jiang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Su" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhai" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Perun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Genio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017237" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114751v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;andreis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dufresne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cozic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5583-2012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117349v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roeckner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1005-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117352v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Rayner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koffi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholze" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaminski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0378" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117353v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Webb" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011bams2856.1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113861v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Winker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dufresne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012251" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CMR25GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039640" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003276" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423476v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423531v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008014" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AABEE8B7F0FEB1268D9996D0EE0688047977381/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184733v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fichefet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goosse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0258-5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79C95419BBE570AB025D5D8551D7B04350F6BDFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423478v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Winker" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034207" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423480v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182933v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423479v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2239.1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184741v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simmonds" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0177-x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EE5E2ED4A41845E4861BA8F1596B84F0A87F5EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184738v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0244-y" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113200v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113205v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Collins" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramaswamy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Schwarzkopf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Portmann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006713" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113202v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0158-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924604v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthelot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfray" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.00957.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF815CA8A4AA01C59B04295C6AEA6109BF3A6B3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109947v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023851" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109944v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denvil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fairhead" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023619" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113218v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;r&#233;dric Hourdin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS3537.1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068949v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Shekar Reddy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004757" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329353v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-253-2005" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109952v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Yoshioka" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Luo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005276" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024436v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eymet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.05.049" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154569v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F04-045" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109986v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Quaas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Treut" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0475-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024402v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricchiazzi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.03.017" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131543v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2003.01461.x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712163v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Lataillade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Clergent" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Dufresne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00027-4" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923995v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gl013777" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712164v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Lataillade" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00272-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772149v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB001256" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923899v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fairhead" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012015" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328572v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740251v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barthelet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cariolle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(98)80178-X" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STRLDRS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246284v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahellec" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chounet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0199000250110113900" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92BD9F470C393B81AB4829C58112002C73E4D3F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388110v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3642" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388104v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lebrun" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16594" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776764v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12792" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04238498v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776760v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3896" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881838v3" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881812v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113641v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113622v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113718v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113535v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Klein" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742386v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Royer" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159883v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. O'Hirok" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Protat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274716v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294410v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brient" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dhb" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744470v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers M Forster" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armour K." TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storelvmo T." TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins W." TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009157896.009" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027806v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_31" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897865v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727098v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idelkadi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3050-6" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>