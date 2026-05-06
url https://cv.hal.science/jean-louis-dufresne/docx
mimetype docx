--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1517,295 +1517,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04195486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Level Marine Tropical Clouds in Six CMIP6 Models Are Too Few, Too Bright but Also Too Compact and Too Homogeneous</w:t>
+                <w:t xml:space="preserve">On the Effect of Historical SST Patterns on Radiative Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitra Konsta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Timothy Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+                <w:t xml:space="preserve">Alejandro Bodas-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Vial</w:t>
+                <w:t xml:space="preserve">Jonathan M. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsuyoshi Koshiro</w:t>
+                <w:t xml:space="preserve">Yue Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle C. Armour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL097593⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (18), pp.e2022JD036675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JD036675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03726892v1</w:t>
+                <w:t xml:space="preserve">insu-03847095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Effect of Historical SST Patterns on Radiative Feedback</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Level Marine Tropical Clouds in Six CMIP6 Models Are Too Few, Too Bright but Also Too Compact and Too Homogeneous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Bodas-Salcedo</w:t>
+                <w:t xml:space="preserve">Dimitra Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan M. Gregory</w:t>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Dong</w:t>
+                <w:t xml:space="preserve">Jessica Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle C. Armour</w:t>
+                <w:t xml:space="preserve">Tsuyoshi Koshiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (18), pp.e2022JD036675. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JD036675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GL097593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03847095v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clear-sky control of anvils in response to increased CO2 or surface warming or volcanic eruptions</w:t>
               </w:r>
@@ -2555,291 +2555,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced future warming constrained by past trends in the equatorial Pacific sea surface temperature gradient</w:t>
+                <w:t xml:space="preserve">Equilibrium climate sensitivity estimated by equilibrating climate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masahiro Watanabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Maria Rugenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Kosaka</w:t>
+                <w:t xml:space="preserve">Jonah Bloch‐johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J. Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Mauritsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-020-00933-3⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL083898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016527v1</w:t>
+                <w:t xml:space="preserve">hal-02899233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium climate sensitivity estimated by equilibrating climate models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced future warming constrained by past trends in the equatorial Pacific sea surface temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonah Bloch‐johnson</w:t>
+                <w:t xml:space="preserve">Masahiro Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan M Gregory</w:t>
+                <w:t xml:space="preserve">Yu Kosaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Mauritsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy J. Andrews</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiroaki Tatebe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (4), </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL083898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41558-020-00933-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899233v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMDZ6A: The Atmospheric Component of the IPSL Climate Model With Improved and Better Tuned Physics</w:t>
               </w:r>
@@ -3087,161 +3087,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+                <w:t xml:space="preserve">Anna Lea Albright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (7), pp.3011-3053. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893945v1</w:t>
+                <w:t xml:space="preserve">hal-02875593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Generation of Climate Models Track Recent Unprecedented Changes in Earth's Radiation Budget Observed by CERES</w:t>
               </w:r>
@@ -3266,51 +3266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hailan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle C Armour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3355,412 +3355,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.3011-3053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875593v2</w:t>
+                <w:t xml:space="preserve">hal-02893945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the CMIP6 Forcing Data in the IPSL-CM6A-LR Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greenhouse Effect: The Relative Contributions of Emission Height and Total Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Lurton</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019MS001940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (9), pp.3827-3844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-19-0193.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875617v1</w:t>
+                <w:t xml:space="preserve">hal-02531970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse Effect: The Relative Contributions of Emission Height and Total Absorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Implementation of the CMIP6 Forcing Data in the IPSL-CM6A-LR Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Bastrikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Eymet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (9), pp.3827-3844. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.e2019MS001940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-19-0193.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531970v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Representation of Clouds in the Atmospheric Component LMDZ6A of the IPSL‐CM6A Earth System Model</w:t>
               </w:r>
@@ -3874,295 +3874,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding Global Aerosol Radiative Forcing of Climate Change</w:t>
+                <w:t xml:space="preserve">Effective radiative forcing and adjustments in CMIP6 models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bellouin</w:t>
+                <w:t xml:space="preserve">Christopher J Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Quaas</w:t>
+                <w:t xml:space="preserve">Ryan J Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gryspeerdt</w:t>
+                <w:t xml:space="preserve">Gunnar Myhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kinne</w:t>
+                <w:t xml:space="preserve">Kari Alterskjaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Stier</w:t>
+                <w:t xml:space="preserve">William Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58, </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019RG000660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-9591-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03678691v2</w:t>
+                <w:t xml:space="preserve">hal-02913575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective radiative forcing and adjustments in CMIP6 models</w:t>
+                <w:t xml:space="preserve">Bounding Global Aerosol Radiative Forcing of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Smith</w:t>
+                <w:t xml:space="preserve">N. Bellouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan J Kramer</w:t>
+                <w:t xml:space="preserve">J. Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Myhre</w:t>
+                <w:t xml:space="preserve">E. Gryspeerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Alterskjaer</w:t>
+                <w:t xml:space="preserve">S. Kinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Collins</w:t>
+                <w:t xml:space="preserve">P. Stier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-9591-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019RG000660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913575v1</w:t>
+                <w:t xml:space="preserve">insu-03678691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observational Evidence for a Stability Iris Effect in the Tropics</w:t>
               </w:r>
@@ -4252,90 +4252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LongRunMIP -motivation and design for a large collection of millennial-length AO-GCM simulations 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rugenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonah Bloch-Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Abe-Ouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Beyerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5338,51 +5338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between lower-tropospheric convective mixing and low-level clouds: Physical mechanisms and dependence on convection scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5819,90 +5819,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nonlinMIP contribution to CMIP6: model intercomparison project for non-linear mechanisms: physical basis, experimental design and analysis principles (v1.0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter E Good</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin E Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (11), pp.4019-4028. </w:t>
@@ -6234,51 +6234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter E. Good</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Wiltshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6336,429 +6336,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative flux and forcing parameterization error in aerosol-free clear skies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air moisture control on ocean surface temperature, hidden key to the warm bias enigma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Pincus</w:t>
+                <w:t xml:space="preserve">Alina Găinusă-Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli J. Mlawer</w:t>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazaros Oreopoulos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sunghye Baek</w:t>
+                <w:t xml:space="preserve">Aboul-Khadre Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 42, pp.5485-5492. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL064291⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 42 (24), pp.10,885 - 10,893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114771v1</w:t>
+                <w:t xml:space="preserve">hal-01805157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection des changements climatiques futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, numéro spécial climat, 88, pp.56-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/56362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01124443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air moisture control on ocean surface temperature, hidden key to the warm bias enigma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+                <w:t xml:space="preserve">Radiative flux and forcing parameterization error in aerosol-free clear skies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pincus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Găinusă-Bogdan</w:t>
+                <w:t xml:space="preserve">Eli J. Mlawer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Braconnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Lazaros Oreopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboul-Khadre Traore</w:t>
+                <w:t xml:space="preserve">Andrew S. Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunghye Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 42 (24), pp.10,885 - 10,893. </w:t>
+              <w:t xml:space="preserve">, 2015, 42, pp.5485-5492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL066764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL064291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805157v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The radiative impact of clouds on the shift of the Intertropical Convergence Zone</w:t>
               </w:r>
@@ -7227,1466 +7227,1466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The respective roles of surface temperature driven feedbacks and tropospheric adjustment to CO2 in CMIP5 transient climate simulations</w:t>
+                <w:t xml:space="preserve">On the interpretation of inter-model spread in CMIP5 climate sensitivity estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Tomassini</w:t>
+                <w:t xml:space="preserve">J. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.3103-3126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-013-1682-3⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.3339-3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-1725-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107196v1</w:t>
+                <w:t xml:space="preserve">hal-01099071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the LMDZ atmospheric grid configuration on the climate and sensitivity of the IPSL-CM5A coupled model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+                <w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2167-2192. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1411-3⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096296v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interpretation of inter-model spread in CMIP5 climate sensitivity estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The respective roles of surface temperature driven feedbacks and tropospheric adjustment to CO2 in CMIP5 transient climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Dufresne</w:t>
+                <w:t xml:space="preserve">Abderrahmane Idelkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bony</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chiara Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.3339-3362. </w:t>
+              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.3103-3126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-013-1725-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-1682-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099071v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the LMDZ atmospheric grid configuration on the climate and sensitivity of the IPSL-CM5A coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guemas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2167-2192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1411-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794170v1</w:t>
+                <w:t xml:space="preserve">hal-01096296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disconcerting learning on climate sensitivity and the uncertain future of uncertainty</w:t>
+                <w:t xml:space="preserve">Regional hydrological cycle changes in response to an ambitious mitigation scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hannart</w:t>
+                <w:t xml:space="preserve">H. Huebener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ghil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">M.G. Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Naveau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Höschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Körper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.C. Johns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 119 (3-4), pp.585-601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-013-0770-z⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 120 (1-2), pp.389-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-013-0829-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092155v1</w:t>
+                <w:t xml:space="preserve">hal-01099389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional hydrological cycle changes in response to an ambitious mitigation scenario</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disconcerting learning on climate sensitivity and the uncertain future of uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Körper</w:t>
+                <w:t xml:space="preserve">A. Hannart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.C. Johns</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Ghil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 120 (1-2), pp.389-403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-013-0829-x⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 119 (3-4), pp.585-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-013-0770-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01099389v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal analysis of the feedback concept in climate models. Part I: Exclusive and inclusive feedback analyses</w:t>
+                <w:t xml:space="preserve">Impact of soil moisture-climate feedbacks on CMIP5 projections: First results from the GLACE-CMIP5 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lahellec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.I. Seneviratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van den Hurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAS-D-12-0218.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (19), pp.5212-5217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089499v2</w:t>
+                <w:t xml:space="preserve">hal-01096295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil moisture-climate feedbacks on CMIP5 projections: First results from the GLACE-CMIP5 experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. van den Hurk</w:t>
+                <w:t xml:space="preserve">High resolution simulation of the South Asian monsoon using a variable resolution global climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hagemann</w:t>
+                <w:t xml:space="preserve">Josefine Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Denvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50956⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.173-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-012-1658-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096295v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol and ozone changes as forcing for climate evolution between 1850 and 2100</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A formal analysis of the feedback concept in climate models. Part I: Exclusive and inclusive feedback analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Schulz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1408-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (12), pp.3940-3958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAS-D-12-0218.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723730v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to Regional hydrological cycle changes in response to an ambitious mitigation scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Huebener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Höschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Körper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Johns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 120 (4), pp.961-963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10584-013-0877-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution simulation of the South Asian monsoon using a variable resolution global climate model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Krishnan</w:t>
+                <w:t xml:space="preserve">Aerosol and ozone changes as forcing for climate evolution between 1850 and 2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefine Ghattas</w:t>
+                <w:t xml:space="preserve">Michael Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Denvil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">David Cugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41, pp.173-194. </w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2223-2250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00382-012-1658-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1408-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871962v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of aggressive mitigation on steric sea level rise and sea ice changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Körper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Höschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8897,64 +8897,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process oriented characterization of tropical oceanic clouds for climate model evaluation, based on a statistical analysis of daytime A-train observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Konsta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9265,51 +9265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative forcing estimates of sulfate aerosol in coupled climate-chemistry models with emphasis on the role of the temporal variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Déandreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9369,90 +9369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change under aggressive mitigation: The ENSEMBLES multi-model experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Johns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Höschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Huebener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9659,51 +9659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bodas-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9780,51 +9780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GCM-Oriented CALIPSO Cloud Product (CALIPSO-GOCCP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Winker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9913,64 +9913,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key features of the IPSL ocean atmosphere model and its sensitivity to atmospheric resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10163,51 +10163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net-Exchange parameterization of infrared radiative transfers in Venus' atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10598,51 +10598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of CALIPSO lidar observations to evaluate the cloudiness simulated by a climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10814,51 +10814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of CALIPSO lidar observations to evaluate the cloudiness simulated by a climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Winker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11168,51 +11168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different convective cloud schemes on the simulation of the tropical seasonal cycle in a coupled ocean-atmosphere model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11479,51 +11479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Denvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tyteca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11760,64 +11760,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionela Musat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19, pp.3445-3482. </w:t>
@@ -12101,51 +12101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasts in the effects on climate of anthropogenic sulfate aerosols between the 20th and the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12329,295 +12329,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of global multicomponent aerosol optical depth and direct radiative perturbation in the Laboratoire de Météorologie Dynamique general circulation model</w:t>
+                <w:t xml:space="preserve">SIRTA, a ground-based atmospheric observatory for cloud and aerosol research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-Shekar Reddy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JD004757⟩</w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (2), pp.253-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-23-253-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068949v1</w:t>
+                <w:t xml:space="preserve">hal-00329353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIRTA, a ground-based atmospheric observatory for cloud and aerosol research</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimates of global multicomponent aerosol optical depth and direct radiative perturbation in the Laboratoire de Météorologie Dynamique general circulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boitel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bony</w:t>
+                <w:t xml:space="preserve">M-Shekar Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 23 (2), pp.253-275. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (D10), pp.D10S16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/angeo-23-253-2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JD004757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329353v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of absorbing aerosol indices for African dust</w:t>
               </w:r>
@@ -12831,278 +12831,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will marine dimethylsulfide emissions amplify or alleviate global warming? A model study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bopp</w:t>
+                <w:t xml:space="preserve">Impacts of greenhouse gases and aerosol direct and indirect effects on clouds and radiation in atmospheric GCM simulations of the 1930 1989 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Treut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/F04-045⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.779-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-004-0475-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154569v1</w:t>
+                <w:t xml:space="preserve">hal-04109986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of greenhouse gases and aerosol direct and indirect effects on clouds and radiation in atmospheric GCM simulations of the 1930 1989 period</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Quaas</w:t>
+                <w:t xml:space="preserve">Will marine dimethylsulfide emissions amplify or alleviate global warming? A model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 23, pp.779-789. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (5), pp.826-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-004-0475-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/F04-045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109986v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longwave radiative analysis of cloudy scattering atmospheres using a Net Exchange Formulation</w:t>
               </w:r>
@@ -13642,51 +13642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13733,77 +13733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impact of climate change on marine export production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13880,51 +13880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive feedback between future climate change and the carbon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14109,51 +14109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barthelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15100,51 +15100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2022 - 30éme Congrès Français de Thermique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
@@ -15513,260 +15513,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cloud properties in General Circulation Models using A-train observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Konsta</w:t>
+                <w:t xml:space="preserve">COSP: a multi-instrument satellite simulator for model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bodas-Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.12728</w:t>
+              <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.4292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113622v1</w:t>
+                <w:t xml:space="preserve">hal-04113718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSP: a multi-instrument satellite simulator for model evaluation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Evaluation of cloud properties in General Circulation Models using A-train observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.4292</w:t>
+              <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.12728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113718v1</w:t>
+                <w:t xml:space="preserve">hal-04113622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSP: a multi-instrument satellite simulator for model evaluation (Invited)</w:t>
               </w:r>
@@ -15804,51 +15804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. A. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region</w:t>
@@ -16015,51 +16015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a summer mistral event: airborne Doppler lidar observations and numerical simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. O'Hirok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16159,51 +16159,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation du changement climatique - 2° édition du Livre blanc Escrime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16569,51 +16569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Quiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16681,90 +16681,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des climats du passé aux climats du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléoclimatologie - Enquête sur les climats anciens - Tome II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.363-427, 2013, Savoirs actuels, 978-2-7598-0741-3, 978-2-271-07599-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17034,51 +17034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="119417D6"/>
+    <w:nsid w:val="9C94513D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17265,51 +17265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-dufresne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4764-9600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03239439X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17296709" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000006904212" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5616-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mauritsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Tsushima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Loeb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hakuba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001636" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-13953-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04694494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Mckim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01414-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;lissier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cochepin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432801v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mourtaday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wiener" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazile" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4463" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003592" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fiedler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan van Noije" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Smith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104848" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Konsta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Koshiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097593" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Andrews" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bodas-Salcedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Gregory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle C. Armour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036675" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861968v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint-Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Dufresne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00304-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03778106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meilhac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5211-2022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Stephens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Z. Hakuba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Kato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gettelman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Veron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-5731-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2021-204" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Watanabe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kosaka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Tatebe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00933-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rugenstein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Bloch&#8208;johnson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Gregory" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Andrews" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083898" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madeleine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cheruy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001892" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms002005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle C Armour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086705" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531970v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0193.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Madeleine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Grandpeix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678691v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quaas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gryspeerdt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kinne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019RG000660" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Smith" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Kramer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alterskjaer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9591-2020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint&#8208;lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Bloch-Johnson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Beyerle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0068.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68783" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouhaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Dufresne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Madeleine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001379" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance Journe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghye Baek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-321-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899239v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62456" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheruy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A&#239;t Mesbah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. y Grandpeix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00022.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Sabin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vellore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Mujumdar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanjay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2886-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01478855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016MS000740" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2998-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384436v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Konsta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L D Dufresne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chepfer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idelkadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cesana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2900-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dufresne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-363-2016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Good" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Chadwick" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-4019-2016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01180034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Jiang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Su" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxing Zhai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janice Shen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwen Wu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-14-0124.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114789v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dufresne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escribano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6775-2015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Good" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lowe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Wiltshire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E. Chadwick" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2498" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pincus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli J. Mlawer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Oreopoulos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Ackerman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064291" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124443v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56362" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805157v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G&#259;inus&#259;-Bogdan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboul-Khadre Traore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066764" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114627v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Voigt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060354" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Sherwood" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12829" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodas-Salcedo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Williams" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Ringer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. S. Cole" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-13-00169.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1343-y" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01107196v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tomassini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Idelkadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cagnazzo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1682-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096296v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guemas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1411-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099071v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1725-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092155v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0770-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099389v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huebener" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Sanderson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. H&#246;schel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;rper" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Johns" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0829-x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2PJ7J24-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089499v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lahellec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-12-0218.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096295v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Seneviratne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilhelm" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stanelle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Hurk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagemann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50956" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723730v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1408-y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109022v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0877-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871962v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Ghattas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1658-8" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105163v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lowe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Hewitt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1612-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091226v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Zhang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Blossey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat F. Khairoutdinov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip H. Austin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio T. Bacmeister" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013ms000246" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1533-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115803v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053421" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111704v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jiang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Su" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhai" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Perun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Genio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017237" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114751v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;andreis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dufresne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cozic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5583-2012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117349v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roeckner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1005-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117352v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Rayner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koffi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholze" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaminski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0378" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117353v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Webb" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011bams2856.1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113861v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Winker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dufresne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012251" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CMR25GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039640" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003276" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423476v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423531v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008014" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AABEE8B7F0FEB1268D9996D0EE0688047977381/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184733v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fichefet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goosse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0258-5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79C95419BBE570AB025D5D8551D7B04350F6BDFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423478v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Winker" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034207" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423480v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182933v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423479v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2239.1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184741v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simmonds" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0177-x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EE5E2ED4A41845E4861BA8F1596B84F0A87F5EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184738v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0244-y" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113200v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113205v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Collins" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramaswamy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Schwarzkopf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Portmann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006713" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113202v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0158-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924604v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthelot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfray" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.00957.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF815CA8A4AA01C59B04295C6AEA6109BF3A6B3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109947v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023851" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109944v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denvil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fairhead" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023619" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113218v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;r&#233;dric Hourdin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS3537.1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068949v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Shekar Reddy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004757" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329353v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-253-2005" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109952v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Yoshioka" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Luo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005276" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024436v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eymet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.05.049" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154569v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F04-045" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109986v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Quaas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Treut" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0475-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024402v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricchiazzi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.03.017" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131543v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2003.01461.x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712163v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Lataillade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Clergent" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Dufresne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00027-4" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923995v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gl013777" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712164v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Lataillade" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00272-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772149v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB001256" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923899v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fairhead" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012015" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328572v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740251v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barthelet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cariolle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(98)80178-X" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STRLDRS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246284v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahellec" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chounet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0199000250110113900" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92BD9F470C393B81AB4829C58112002C73E4D3F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388110v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3642" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388104v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lebrun" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16594" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776764v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12792" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04238498v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776760v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3896" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881838v3" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881812v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113641v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113622v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113718v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113535v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Klein" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742386v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Royer" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159883v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. O'Hirok" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Protat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274716v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294410v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brient" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dhb" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744470v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers M Forster" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armour K." TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storelvmo T." TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins W." TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009157896.009" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027806v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_31" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897865v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727098v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idelkadi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3050-6" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-dufresne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4764-9600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03239439X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17296709" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000006904212" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5616-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mauritsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Tsushima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Loeb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hakuba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001636" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-13953-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04694494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Mckim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01414-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;lissier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cochepin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432801v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mourtaday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wiener" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazile" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4463" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003592" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fiedler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan van Noije" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Smith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104848" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Andrews" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bodas-Salcedo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Gregory" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle C. Armour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036675" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Konsta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Koshiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097593" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861968v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint-Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Dufresne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00304-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03778106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meilhac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5211-2022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Stephens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Z. Hakuba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Kato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gettelman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Veron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-5731-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2021-204" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rugenstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Bloch&#8208;johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Gregory" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Andrews" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083898" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Watanabe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kosaka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Tatebe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00933-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madeleine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cheruy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001892" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms002005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle C Armour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086705" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0193.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Madeleine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Grandpeix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Kramer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alterskjaer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9591-2020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678691v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quaas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gryspeerdt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kinne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019RG000660" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint&#8208;lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Bloch-Johnson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Beyerle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0068.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68783" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouhaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Dufresne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Madeleine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001379" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance Journe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghye Baek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-321-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899239v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62456" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheruy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A&#239;t Mesbah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. y Grandpeix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00022.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Sabin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vellore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Mujumdar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanjay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2886-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01478855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016MS000740" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2998-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384436v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Konsta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L D Dufresne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chepfer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idelkadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cesana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2900-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dufresne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-363-2016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Good" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Chadwick" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-4019-2016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01180034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Jiang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Su" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxing Zhai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janice Shen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwen Wu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-14-0124.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114789v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dufresne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escribano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6775-2015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Good" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lowe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Wiltshire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E. Chadwick" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2498" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805157v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G&#259;inus&#259;-Bogdan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboul-Khadre Traore" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066764" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56362" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114771v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pincus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli J. Mlawer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Oreopoulos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Ackerman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064291" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114627v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Voigt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060354" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Sherwood" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12829" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodas-Salcedo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Williams" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Ringer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. S. Cole" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-13-00169.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1343-y" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099071v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1725-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01107196v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tomassini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Idelkadi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cagnazzo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1682-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096296v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guemas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1411-3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huebener" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Sanderson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. H&#246;schel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;rper" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Johns" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0829-x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2PJ7J24-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092155v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0770-z" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096295v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Seneviratne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilhelm" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stanelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Hurk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagemann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50956" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Ghattas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1658-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089499v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lahellec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-12-0218.1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109022v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0877-2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1408-y" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105163v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lowe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Hewitt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1612-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091226v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Zhang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Blossey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat F. Khairoutdinov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip H. Austin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio T. Bacmeister" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013ms000246" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1533-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115803v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053421" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111704v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jiang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Su" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhai" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Perun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Genio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017237" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114751v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;andreis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dufresne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cozic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5583-2012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117349v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roeckner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1005-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117352v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Rayner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koffi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholze" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaminski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0378" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117353v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Webb" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011bams2856.1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113861v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Winker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dufresne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012251" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CMR25GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039640" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003276" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423476v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423531v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008014" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AABEE8B7F0FEB1268D9996D0EE0688047977381/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184733v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fichefet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goosse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0258-5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79C95419BBE570AB025D5D8551D7B04350F6BDFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423478v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Winker" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034207" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423480v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182933v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423479v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2239.1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184741v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simmonds" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0177-x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EE5E2ED4A41845E4861BA8F1596B84F0A87F5EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184738v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0244-y" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113200v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113205v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Collins" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramaswamy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Schwarzkopf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Portmann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006713" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113202v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0158-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924604v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthelot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfray" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.00957.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF815CA8A4AA01C59B04295C6AEA6109BF3A6B3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109947v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023851" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109944v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denvil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fairhead" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023619" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113218v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;r&#233;dric Hourdin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS3537.1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329353v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-253-2005" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068949v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Shekar Reddy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004757" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109952v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Yoshioka" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Luo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005276" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024436v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eymet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.05.049" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109986v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Quaas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Treut" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0475-0" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154569v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F04-045" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024402v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricchiazzi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.03.017" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131543v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2003.01461.x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712163v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Lataillade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Clergent" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Dufresne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00027-4" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923995v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gl013777" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712164v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Lataillade" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00272-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772149v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB001256" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923899v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fairhead" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012015" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328572v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740251v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barthelet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cariolle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(98)80178-X" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STRLDRS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246284v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahellec" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chounet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0199000250110113900" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92BD9F470C393B81AB4829C58112002C73E4D3F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388110v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3642" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388104v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lebrun" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16594" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776764v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12792" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04238498v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776760v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3896" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881838v3" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881812v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113641v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113718v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113622v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113535v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Klein" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742386v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Royer" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159883v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. O'Hirok" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Protat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274716v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294410v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brient" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dhb" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744470v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers M Forster" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armour K." TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storelvmo T." TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins W." TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009157896.009" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027806v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_31" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897865v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727098v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idelkadi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3050-6" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>