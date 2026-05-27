--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -262,1593 +262,1593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth's Energy Imbalance More Than Doubled in Recent Decades</w:t>
+                <w:t xml:space="preserve">The subtleties of three-dimensional radiative effects in contrails and cirrus clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Mauritsen</w:t>
+                <w:t xml:space="preserve">Julie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoko Tsushima</w:t>
+                <w:t xml:space="preserve">Nicolas Bellouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+                <w:t xml:space="preserve">Najda Villefranque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Loeb</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024AV001636⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (20), pp.13953-13973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-13953-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335749v1</w:t>
+                <w:t xml:space="preserve">hal-05335754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The subtleties of three-dimensional radiative effects in contrails and cirrus clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earth's Energy Imbalance More Than Doubled in Recent Decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Mauritsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carles</w:t>
+                <w:t xml:space="preserve">Yoko Tsushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bellouin</w:t>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najda Villefranque</w:t>
+                <w:t xml:space="preserve">Norman Loeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Hakuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (20), pp.13953-13973. </w:t>
+              <w:t xml:space="preserve">AGU Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-13953-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024AV001636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335754v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak anvil cloud area feedback suggested by physical and observational constraints</w:t>
+                <w:t xml:space="preserve">Quelles expériences et quelles représentations pour construire le lien entre CO2 et réchauffement climatique avec des non spécialistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett Mckim</w:t>
+                <w:t xml:space="preserve">Valentin Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Lionel Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Cochepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-024-01414-4⟩</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.43-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13q1d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694494v1</w:t>
+                <w:t xml:space="preserve">hal-05335739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment comprendre la cause principale du changement climatique avec un minimum de prérequis ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Weak anvil cloud area feedback suggested by physical and observational constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Mckim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Medhi Cochepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (30), pp.43-85. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (5), pp.392-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13q1d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-024-01414-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744461v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally refined unbiased Monte Carlo estimate of the Earth’s global radiative cooling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comment comprendre la cause principale du changement climatique avec un minimum de prérequis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Cochepin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2315492121⟩</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (30), pp.43-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13q1d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417426v1</w:t>
+                <w:t xml:space="preserve">hal-04744461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Simulation of Atmospheric Radiative Forcings Using A Path-Integral Formulation Approach for Spectro-Radiative Sensitivities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Mourtaday</w:t>
+                <w:t xml:space="preserve">Spectrally refined unbiased Monte Carlo estimate of the Earth’s global radiative cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaniss Nyffenegger-Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raymond Armante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mégane Bati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109123⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (5), pp.e2315492121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2315492121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432801v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles expériences et quelles représentations pour construire le lien entre CO2 et réchauffement climatique avec des non spécialistes ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo Simulation of Atmospheric Radiative Forcings Using A Path-Integral Formulation Approach for Spectro-Radiative Sensitivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Mourtaday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Bati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13q1d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 327, pp.109123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335739v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the simulation of snowfall at Dumont d'Urville, Antarctica, during the &amp;lt;scp&amp;gt;YOPP‐SH&amp;lt;/scp&amp;gt; special observing campaign</w:t>
+                <w:t xml:space="preserve">Historical Changes and Reasons for Model Differences in Anthropogenic Aerosol Forcing in CMIP6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐laure Roussel</w:t>
+                <w:t xml:space="preserve">Stephanie Fiedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Wiener</w:t>
+                <w:t xml:space="preserve">Twan van Noije</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Genthon</w:t>
+                <w:t xml:space="preserve">Christopher J. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Vignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Bazile</w:t>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.4463⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087230v1</w:t>
+                <w:t xml:space="preserve">insu-04195486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Consistent Representation of Cloud Overlap and Cloud Subgrid Vertical Heterogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the simulation of snowfall at Dumont d'Urville, Antarctica, during the &amp;lt;scp&amp;gt;YOPP‐SH&amp;lt;/scp&amp;gt; special observing campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐laure Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël. Lebrun</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Wiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022MS003592⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (753), pp.1391-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.4463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04195509v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Changes and Reasons for Model Differences in Anthropogenic Aerosol Forcing in CMIP6</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Consistent Representation of Cloud Overlap and Cloud Subgrid Vertical Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Raphaël. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najda Villefranque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GL104848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022MS003592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04195486v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04195509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Effect of Historical SST Patterns on Radiative Feedback</w:t>
+                <w:t xml:space="preserve">Low-Level Marine Tropical Clouds in Six CMIP6 Models Are Too Few, Too Bright but Also Too Compact and Too Homogeneous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Andrews</w:t>
+                <w:t xml:space="preserve">Dimitra Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Bodas-Salcedo</w:t>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan M. Gregory</w:t>
+                <w:t xml:space="preserve">Jessica Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Dong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyle C. Armour</w:t>
+                <w:t xml:space="preserve">Tsuyoshi Koshiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JD036675⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL097593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03847095v1</w:t>
+                <w:t xml:space="preserve">insu-03726892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Level Marine Tropical Clouds in Six CMIP6 Models Are Too Few, Too Bright but Also Too Compact and Too Homogeneous</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Effect of Historical SST Patterns on Radiative Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitra Konsta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Alejandro Bodas-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+                <w:t xml:space="preserve">Jonathan M. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Vial</w:t>
+                <w:t xml:space="preserve">Yue Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsuyoshi Koshiro</w:t>
+                <w:t xml:space="preserve">Kyle C. Armour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (18), pp.e2022JD036675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL097593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JD036675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726892v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03847095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clear-sky control of anvils in response to increased CO2 or surface warming or volcanic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saint-Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1921,64 +1921,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2077,51 +2077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gettelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 478, </w:t>
@@ -2198,51 +2198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2293,103 +2293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 years of temperature and wind observation on a 45 m tower at Dome C, East Antarctic plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), pp.5731-5746. </w:t>
@@ -2427,103 +2427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten years of temperature and wind observation on a 45-m tower at Dome C, East Antarctic plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2613,51 +2613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Mauritsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (4), </w:t>
@@ -2689,455 +2689,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced future warming constrained by past trends in the equatorial Pacific sea surface temperature gradient</w:t>
+                <w:t xml:space="preserve">Improved Near‐Surface Continental Climate in IPSL‐CM6A‐LR by Combined Evolutions of Atmospheric and Land Surface Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masahiro Watanabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Frédérique Cheruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Kosaka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Mauritsen</w:t>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroaki Tatebe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ionela Musat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-020-00933-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.e2019MS002005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019ms002005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016527v1</w:t>
+                <w:t xml:space="preserve">hal-03013156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LMDZ6A: The Atmospheric Component of the IPSL Climate Model With Improved and Better Tuned Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Cheruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS001892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019MS001892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Near‐Surface Continental Climate in IPSL‐CM6A‐LR by Combined Evolutions of Atmospheric and Land Surface Physics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced future warming constrained by past trends in the equatorial Pacific sea surface temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Ducharne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+                <w:t xml:space="preserve">Masahiro Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionela Musat</w:t>
+                <w:t xml:space="preserve">Yu Kosaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Mauritsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Vignon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiroaki Tatebe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.e2019MS002005. </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019ms002005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41558-020-00933-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013156v1</w:t>
+                <w:t xml:space="preserve">hal-03016527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Servonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3227,90 +3227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Generation of Climate Models Track Recent Unprecedented Changes in Earth's Radiation Budget Observed by CERES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Loeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hailan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle C Armour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3413,51 +3413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (7), pp.3011-3053. </w:t>
@@ -3495,90 +3495,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse Effect: The Relative Contributions of Emission Height and Total Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (9), pp.3827-3844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3785,64 +3785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Grandpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (10), </w:t>
@@ -4161,64 +4161,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observational Evidence for a Stability Iris Effect in the Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saint‐lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4380,559 +4380,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la température moyenne de la planète</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">An interactive ocean surface albedo scheme (OSAv1.0): formulation and evaluation in ARPEGE-Climat (V6.1) and LMDZ (V5A)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Séférian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunghye Baek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/68783⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.321-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-321-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899234v1</w:t>
+                <w:t xml:space="preserve">hal-01708472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Vertical Subgrid‐Scale Heterogeneity in Low‐Level Cloud Fraction Parameterizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Réflexions sur la température moyenne de la planète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doutriaux-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018MS001379⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/68783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899235v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience simple pour comprendre les rétroactions climatiques positives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for Vertical Subgrid‐Scale Heterogeneity in Low‐Level Cloud Fraction Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venance Journe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.‐l. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐b. Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/67426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (11), pp.2686-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018MS001379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899236v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive ocean surface albedo scheme (OSAv1.0): formulation and evaluation in ARPEGE-Climat (V6.1) and LMDZ (V5A)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Une expérience simple pour comprendre les rétroactions climatiques positives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venance Journe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.321-338. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-321-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/67426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708472v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les couleurs du ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venance Journe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4996,51 +4996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Soil Thermal Inertia in Surface Temperature and Soil Moisture-Temperature Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aït Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5113,51 +5113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive feedback in climate: stabilization or runaway, illustrated by a simple experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saint-Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5338,77 +5338,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between lower-tropospheric convective mixing and low-level clouds: Physical mechanisms and dependence on convection scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Roehrig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5468,77 +5468,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting the inter-model spread in regional precipitation projections in the tropics: role of surface evaporation and cloud radiative effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (9), pp.2801-2815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5845,51 +5845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin E Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterization of convective transport in the boundary layer and its impact on the representation of the diurnal cycle of wind and dust emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6336,295 +6336,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air moisture control on ocean surface temperature, hidden key to the warm bias enigma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+                <w:t xml:space="preserve">Projection des changements climatiques futurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Găinusă-Bogdan</w:t>
+                <w:t xml:space="preserve">Eric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Braconnot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aboul-Khadre Traore</w:t>
+                <w:t xml:space="preserve">Julien Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL066764⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, numéro spécial climat, 88, pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805157v1</w:t>
+                <w:t xml:space="preserve">halshs-01124443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection des changements climatiques futurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Air moisture control on ocean surface temperature, hidden key to the warm bias enigma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Găinusă-Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cattiaux</w:t>
+                <w:t xml:space="preserve">Aboul-Khadre Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, numéro spécial climat, 88, pp.56-67. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (24), pp.10,885 - 10,893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/56362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01124443v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative flux and forcing parameterization error in aerosol-free clear skies</w:t>
               </w:r>
@@ -6662,51 +6662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazaros Oreopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew S. Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunghye Baek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42, pp.5485-5492. </w:t>
@@ -6757,64 +6757,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The radiative impact of clouds on the shift of the Intertropical Convergence Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiko Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Stevens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6874,64 +6874,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spread in model climate sensitivity traced to atmospheric convective mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Sherwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 505 (7481), pp.37-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7093,1881 +7093,1881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMDZ5B: The atmospheric component of the IPSL climate model with revisited parameterizations for clouds and convection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of aggressive mitigation on steric sea level rise and sea ice changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jam</w:t>
+                <w:t xml:space="preserve">J. Körper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Höschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Hewitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2193-2222. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1343-y⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (3-4), pp.531-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1612-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098866v1</w:t>
+                <w:t xml:space="preserve">hal-01105163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interpretation of inter-model spread in CMIP5 climate sensitivity estimates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CGILS: Results from the first phase of an international project to understand the physical mechanisms of low cloud feedbacks in single column models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter N. Blossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat F. Khairoutdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip H. Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio T. Bacmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-013-1725-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.826-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013ms000246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099071v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marti</w:t>
+                <w:t xml:space="preserve">LMDZ5B: The atmospheric component of the IPSL climate model with revisited parameterizations for clouds and convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2193-2222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1343-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794170v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The respective roles of surface temperature driven feedbacks and tropospheric adjustment to CO2 in CMIP5 transient climate simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the interpretation of inter-model spread in CMIP5 climate sensitivity estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.3103-3126. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.3339-3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-1725-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-013-1682-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01107196v1</w:t>
+                <w:t xml:space="preserve">hal-01099071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the LMDZ atmospheric grid configuration on the climate and sensitivity of the IPSL-CM5A coupled model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2167-2192. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1411-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01096296v1</w:t>
+                <w:t xml:space="preserve">hal-00794170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional hydrological cycle changes in response to an ambitious mitigation scenario</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The respective roles of surface temperature driven feedbacks and tropospheric adjustment to CO2 in CMIP5 transient climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.C. Johns</w:t>
+                <w:t xml:space="preserve">Lorenzo Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Idelkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-013-0829-x⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.3103-3126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-1682-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01099389v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disconcerting learning on climate sensitivity and the uncertain future of uncertainty</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impact of the LMDZ atmospheric grid configuration on the climate and sensitivity of the IPSL-CM5A coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guemas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-013-0770-z⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2167-2192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1411-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092155v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil moisture-climate feedbacks on CMIP5 projections: First results from the GLACE-CMIP5 experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disconcerting learning on climate sensitivity and the uncertain future of uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wilhelm</w:t>
+                <w:t xml:space="preserve">A. Hannart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stanelle</w:t>
+                <w:t xml:space="preserve">Michael Ghil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. van den Hurk</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50956⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119 (3-4), pp.585-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-013-0770-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096295v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution simulation of the South Asian monsoon using a variable resolution global climate model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Krishnan</w:t>
+                <w:t xml:space="preserve">Regional hydrological cycle changes in response to an ambitious mitigation scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Huebener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefine Ghattas</w:t>
+                <w:t xml:space="preserve">M.G. Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Höschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Körper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Denvil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">T.C. Johns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41, pp.173-194. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120 (1-2), pp.389-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00382-012-1658-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-013-0829-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871962v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal analysis of the feedback concept in climate models. Part I: Exclusive and inclusive feedback analyses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of soil moisture-climate feedbacks on CMIP5 projections: First results from the GLACE-CMIP5 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.I. Seneviratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van den Hurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAS-D-12-0218.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (19), pp.5212-5217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089499v2</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to Regional hydrological cycle changes in response to an ambitious mitigation scenario</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T.C. Johns</w:t>
+                <w:t xml:space="preserve">High resolution simulation of the South Asian monsoon using a variable resolution global climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefine Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Denvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-013-0877-2⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.173-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-012-1658-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109022v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol and ozone changes as forcing for climate evolution between 1850 and 2100</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A formal analysis of the feedback concept in climate models. Part I: Exclusive and inclusive feedback analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1408-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (12), pp.3940-3958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAS-D-12-0218.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723730v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of aggressive mitigation on steric sea level rise and sea ice changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Erratum to Regional hydrological cycle changes in response to an ambitious mitigation scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Huebener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Höschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Körper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Salas y Melia</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.C. Johns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1612-9⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120 (4), pp.961-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-013-0877-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105163v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CGILS: Results from the first phase of an international project to understand the physical mechanisms of low cloud feedbacks in single column models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol and ozone changes as forcing for climate evolution between 1850 and 2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marat F. Khairoutdinov</w:t>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip H. Austin</w:t>
+                <w:t xml:space="preserve">Michael Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio T. Bacmeister</w:t>
+                <w:t xml:space="preserve">David Cugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (4), pp.826-842. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2223-2250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013ms000246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1408-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091226v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process oriented characterization of tropical oceanic clouds for climate model evaluation, based on a statistical analysis of daytime A-train observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Konsta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (9-10), pp.2091-2108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9014,64 +9014,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 'too few, too bright' tropical low-cloud problem in CMIP5 models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9363,468 +9363,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change under aggressive mitigation: The ENSEMBLES multi-model experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.C. Johns</w:t>
+                <w:t xml:space="preserve">COSP Satellite simulation software for model assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bodas-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Royer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Roeckner</w:t>
+                <w:t xml:space="preserve">M. J. Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1005-5⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (8), pp.1023-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2011bams2856.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117349v1</w:t>
+                <w:t xml:space="preserve">hal-01117353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining predictions of the carbon cycle using data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change under aggressive mitigation: The ENSEMBLES multi-model experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.C. Johns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Höschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Huebener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Rayner</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Roeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2010.0378⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (9-10), pp.1975-2003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1005-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117352v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSP Satellite simulation software for model assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bodas-Salcedo</w:t>
+                <w:t xml:space="preserve">Constraining predictions of the carbon cycle using data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Rayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scholze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Webb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Chepfer</w:t>
+                <w:t xml:space="preserve">T. Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 92 (8), pp.1023-1043. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 369 (1943), pp.1955-1966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2011bams2856.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2010.0378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117353v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GCM-Oriented CALIPSO Cloud Product (CALIPSO-GOCCP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Winker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9913,77 +9913,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key features of the IPSL ocean atmosphere model and its sensitivity to atmospheric resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10072,51 +10072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why climate sensitivity may not be so unpredictable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Hannart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10189,51 +10189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10297,51 +10297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation du potentiel de réchauffement global pour comparer les émissions de méthane et de CO2 (Using global warming potential to compare methane and CO2 emissions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64, pp.54-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10360,687 +10360,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations de l'évolution du climat aux échelles globales et régionales (Climate change at global and regional scale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An assessment of the primary sources of spread of global warming estimates from coupled atmosphere-ocean models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Royer</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.33-37. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (19), pp.5135-5144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb:2008014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2008JCLI2239.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423531v1</w:t>
+                <w:t xml:space="preserve">hal-00423479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes and impacts of changes in the Arctic freshwater budget during the 20th and 21st centuries in an AOGCM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simulations de l'évolution du climat aux échelles globales et régionales (Climate change at global and regional scale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-007-0258-5⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2008014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184733v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CALIPSO lidar observations to evaluate the cloudiness simulated by a climate model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Causes and impacts of changes in the Arctic freshwater budget during the 20th and 21st centuries in an AOGCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fichefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Goosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008GL034207⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (1), pp.DOI 10.1007/s00382-007-0258-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-007-0258-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423478v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détermination de la constante solaire par Claude Pouillet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Use of CALIPSO lidar observations to evaluate the cloudiness simulated by a climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Winker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.L15704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GL034207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423480v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CALIPSO lidar observations to evaluate the cloudiness simulated by a climate model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La détermination de la constante solaire par Claude Pouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60, pp.36-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182933v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the primary sources of spread of global warming estimates from coupled atmosphere-ocean models.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of CALIPSO lidar observations to evaluate the cloudiness simulated by a climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Winker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐l. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (15), pp.L15704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GL034207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2008JCLI2239.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00423479v1</w:t>
+                <w:t xml:space="preserve">hal-03182933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated antarctic precipitation and surface mass balance of the end of the 20th and 21st centuries</w:t>
               </w:r>
@@ -11078,51 +11078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Simmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28, pp.215-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11168,103 +11168,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of different convective cloud schemes on the simulation of the tropical seasonal cycle in a coupled ocean-atmosphere model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 29, pp.501-520. </w:t>
@@ -11302,64 +11302,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus régissant la sensibilité climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 56, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11378,1800 +11378,1800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Joseph Fourier et la découverte de l'effet de serre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The LMDZ4 general circulation model: climate performance and sensitivity to parametrized physics with emphasis on tropical convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela Musat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19, pp.3445-3482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-006-0158-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113200v1</w:t>
+                <w:t xml:space="preserve">hal-00113202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'évolution récente et future du climat par les modèles du CNRM et de l'IPSL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Joseph Fourier et la découverte de l'effet de serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 55, pp.45-59. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 53, pp.42-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423543v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative forcing by well-mixed greenhouse gases: Estimates from climate models in the Intergovernmental Panel on Climate Change (IPCC) Fourth Assessment Report (AR4)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. W. Portmann</w:t>
+                <w:t xml:space="preserve">Simulation de l'évolution récente et future du climat par les modèles du CNRM et de l'IPSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Denvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tyteca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005JD006713⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55, pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/20120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113205v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LMDZ4 general circulation model: climate performance and sensitivity to parametrized physics with emphasis on tropical convection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Codron</w:t>
+                <w:t xml:space="preserve">Radiative forcing by well-mixed greenhouse gases: Estimates from climate models in the Intergovernmental Panel on Climate Change (IPCC) Fourth Assessment Report (AR4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. D. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Schwarzkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19, pp.3445-3482. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111, pp.D14317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-006-0158-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005JD006713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113202v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How uncertainties in future climate change predictions translate into future terrestrial carbon fluxes</w:t>
+                <w:t xml:space="preserve">Simulation of absorbing aerosol indices for African dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Berthelot</w:t>
+                <w:t xml:space="preserve">Masaru Yoshioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
+                <w:t xml:space="preserve">Natalie Mahowald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monfray</w:t>
+                <w:t xml:space="preserve">Chao Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2005.00957.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JD005276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924604v1</w:t>
+                <w:t xml:space="preserve">hal-04109952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine boundary layer clouds at the heart of tropical cloud feedback uncertainties in climate models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">A boundary-based net-exchange Monte Carlo method for absorbing and scattering thick media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GL023851⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 91 (1), pp.27-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2004.05.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109947v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasts in the effects on climate of anthropogenic sulfate aerosols between the 20th and the 21st century</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Quaas</w:t>
+                <w:t xml:space="preserve">How uncertainties in future climate change predictions translate into future terrestrial carbon fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boucher</w:t>
+                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Denvil</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fairhead</w:t>
+                <w:t xml:space="preserve">Patrick Monfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 32, </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (6), pp.959-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005GL023619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2005.00957.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109944v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net exchange reformulation of radiative transfer in the CO2 15um band on Mars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Marine boundary layer clouds at the heart of tropical cloud feedback uncertainties in climate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frérédric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAS3537.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL023851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113218v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIRTA, a ground-based atmospheric observatory for cloud and aerosol research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasts in the effects on climate of anthropogenic sulfate aerosols between the 20th and the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Quaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haeffelin</w:t>
+                <w:t xml:space="preserve">S. Denvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barthès</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Fairhead</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Geophysicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/angeo-23-253-2005⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL023619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329353v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of global multicomponent aerosol optical depth and direct radiative perturbation in the Laboratoire de Météorologie Dynamique general circulation model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Net exchange reformulation of radiative transfer in the CO2 15um band on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frérédric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004JD004757⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (9), pp.3303-3319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAS3537.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068949v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of absorbing aerosol indices for African dust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIRTA, a ground-based atmospheric observatory for cloud and aerosol research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaru Yoshioka</w:t>
+                <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Mahowald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Luo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Boitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110, </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (2), pp.253-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JD005276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-23-253-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109952v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A boundary-based net-exchange Monte Carlo method for absorbing and scattering thick media</w:t>
+                <w:t xml:space="preserve">Estimates of global multicomponent aerosol optical depth and direct radiative perturbation in the Laboratoire de Météorologie Dynamique general circulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Eymet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M-Shekar Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 91 (1), pp.27-46. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (D10), pp.D10S16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2004.05.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JD004757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024436v2</w:t>
+                <w:t xml:space="preserve">hal-00068949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of greenhouse gases and aerosol direct and indirect effects on clouds and radiation in atmospheric GCM simulations of the 1930 1989 period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Will marine dimethylsulfide emissions amplify or alleviate global warming? A model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Quaas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-004-0475-0⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (5), pp.826-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F04-045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109986v1</w:t>
+                <w:t xml:space="preserve">hal-00154569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will marine dimethylsulfide emissions amplify or alleviate global warming? A model study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Impacts of greenhouse gases and aerosol direct and indirect effects on clouds and radiation in atmospheric GCM simulations of the 1930 1989 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauveur Belviso</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Treut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 61 (5), pp.826-835. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.779-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/F04-045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-004-0475-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154569v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longwave radiative analysis of cloudy scattering atmospheres using a Net Exchange Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ricchiazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13231,51 +13231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How positive is the feedback between climate change and the carbon cycle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐l. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13348,90 +13348,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo method and sensitivity estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A De Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Clergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 75 (5), pp.529-538. </w:t>
@@ -13521,51 +13521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (10), pp.43-1-43-4. </w:t>
@@ -13629,51 +13629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13746,77 +13746,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impact of climate change on marine export production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Treut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13867,90 +13867,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive feedback between future climate change and the carbon cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fairhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14096,64 +14096,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations couplées globales des changements climatiques associés à une augmentation de la teneur atmosphérique en CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barthelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14377,90 +14377,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subtleties of three-dimensional radiative effects in contrails and cirrus clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najda Villefranque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienna (Autriche), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14494,51 +14494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using line-by-line Monte Carlo to compute the Earth’s outgoing longwave radiation and CO2’s radiative forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14546,51 +14546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniss Nyffenegger-Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienna (Autriche), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14624,77 +14624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of 3D radiative effects in contrail cirrus and ice clouds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14728,51 +14728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation, the fundamental driver of climate and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Symposium on Radiative Transfer, RAD-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Centre for Heat and Mass Transfer (ICHMT), Jun 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14810,90 +14810,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating atmospheric radiative forcings using sensitivity monte carlo methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Chems Mourtaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Radiative Transfer (RAD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Thessalonique, Greece. pp.1-8, </w:t>
@@ -14931,90 +14931,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the tropical anvil cloud &amp;quot;iris&amp;quot; feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Mckim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saint-Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15042,856 +15042,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une estimation exacte du forçage radiatif par la méthode de Monte-Carlo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre l’origine du réchauffement climatique : comment construire le lien entre concentration en gaz à effet de serre et température moyenne de la Terre, avec un public non spécialiste de physique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaniss Nyffenegger-pere</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2022 - 30éme Congrès Français de Thermique 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740560v1</w:t>
+                <w:t xml:space="preserve">hal-03881812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheminement conceptuel empiriquement fondé pour comprendre le rôle du CO2 dans le réchauffement climatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Une estimation exacte du forçage radiatif par la méthode de Monte-Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaniss Nyffenegger-pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFT 2022 - 30éme Congrès Français de Thermique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881838v3</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’origine du réchauffement climatique : comment construire le lien entre concentration en gaz à effet de serre et température moyenne de la Terre, avec un public non spécialiste de physique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cheminement conceptuel empiriquement fondé pour comprendre le rôle du CO2 dans le réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Cochepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
+              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881812v1</w:t>
+                <w:t xml:space="preserve">hal-03881838v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is Climate sensitivity not doomed to be unpredictable?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Hannart</w:t>
+                <w:t xml:space="preserve">COSP: a multi-instrument satellite simulator for model evaluation (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bodas-Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Boulanger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. A. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.11039</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113641v1</w:t>
+                <w:t xml:space="preserve">hal-04113535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSP: a multi-instrument satellite simulator for model evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why is Climate sensitivity not doomed to be unpredictable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Hannart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.4292</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.11039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113718v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cloud properties in General Circulation Models using A-train observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Konsta</w:t>
+                <w:t xml:space="preserve">COSP: a multi-instrument satellite simulator for model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bodas-Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.12728</w:t>
+              <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.4292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113622v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSP: a multi-instrument satellite simulator for model evaluation (Invited)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Evaluation of cloud properties in General Circulation Models using A-train observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Konsta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bony</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.12728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113535v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change and Hydrological Extreme Evolution Through a Multifractal Analysis of a Mesocale Model</w:t>
               </w:r>
@@ -16015,51 +16015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a summer mistral event: airborne Doppler lidar observations and numerical simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. O'Hirok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16159,77 +16159,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation du changement climatique - 2° édition du Livre blanc Escrime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16292,64 +16292,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du LMD à l’étude du rôle des nuages dans le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16448,51 +16448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storelvmo T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collins W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change 2021 – The Physical Science Basis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.923-1054, 2023, </w:t>
@@ -16707,64 +16707,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléoclimatologie - Enquête sur les climats anciens - Tome II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.363-427, 2013, Savoirs actuels, 978-2-7598-0741-3, 978-2-271-07599-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17034,51 +17034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C94513D"/>
+    <w:nsid w:val="72D58894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17265,51 +17265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-dufresne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4764-9600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03239439X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17296709" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000006904212" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5616-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mauritsen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Tsushima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Loeb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hakuba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001636" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-13953-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04694494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Mckim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01414-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;lissier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cochepin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432801v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mourtaday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wiener" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazile" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4463" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Lebrun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003592" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fiedler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan van Noije" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Smith" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104848" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Andrews" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bodas-Salcedo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Gregory" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle C. Armour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036675" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Konsta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Koshiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097593" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861968v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint-Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Dufresne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00304-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03778106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meilhac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5211-2022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Stephens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Z. Hakuba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Kato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gettelman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Veron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-5731-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2021-204" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rugenstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Bloch&#8208;johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Gregory" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Andrews" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083898" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Watanabe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kosaka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Tatebe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00933-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madeleine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cheruy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001892" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms002005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle C Armour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086705" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0193.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Madeleine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Grandpeix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Kramer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alterskjaer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9591-2020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678691v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quaas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gryspeerdt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kinne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019RG000660" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint&#8208;lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Bloch-Johnson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Beyerle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0068.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68783" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899235v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouhaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Dufresne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Madeleine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001379" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance Journe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghye Baek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-321-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899239v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62456" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheruy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A&#239;t Mesbah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. y Grandpeix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00022.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Sabin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vellore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Mujumdar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanjay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2886-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01478855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016MS000740" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2998-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384436v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Konsta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L D Dufresne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chepfer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idelkadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cesana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2900-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dufresne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-363-2016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Good" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Chadwick" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-4019-2016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01180034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Jiang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Su" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxing Zhai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janice Shen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwen Wu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-14-0124.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114789v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dufresne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escribano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6775-2015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Good" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lowe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Wiltshire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E. Chadwick" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2498" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805157v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G&#259;inus&#259;-Bogdan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboul-Khadre Traore" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066764" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56362" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114771v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pincus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli J. Mlawer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Oreopoulos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Ackerman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064291" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114627v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Voigt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060354" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Sherwood" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12829" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodas-Salcedo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Williams" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Ringer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. S. Cole" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-13-00169.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098866v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1343-y" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099071v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1725-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01107196v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tomassini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Idelkadi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cagnazzo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1682-3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096296v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guemas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1411-3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099389v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huebener" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Sanderson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. H&#246;schel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;rper" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Johns" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0829-x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2PJ7J24-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092155v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0770-z" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096295v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Seneviratne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilhelm" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stanelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Hurk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagemann" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50956" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871962v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Ghattas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1658-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089499v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lahellec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-12-0218.1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109022v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0877-2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1408-y" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105163v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lowe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Hewitt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1612-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091226v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Zhang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Blossey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat F. Khairoutdinov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip H. Austin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio T. Bacmeister" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013ms000246" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1533-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115803v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053421" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111704v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jiang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Su" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhai" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Perun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Genio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017237" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114751v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;andreis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dufresne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cozic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5583-2012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117349v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roeckner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1005-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117352v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Rayner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koffi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholze" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaminski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0378" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117353v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Webb" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011bams2856.1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113861v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Winker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dufresne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012251" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CMR25GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039640" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003276" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423476v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423531v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008014" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AABEE8B7F0FEB1268D9996D0EE0688047977381/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184733v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fichefet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goosse" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0258-5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79C95419BBE570AB025D5D8551D7B04350F6BDFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423478v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Winker" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034207" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423480v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182933v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423479v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2239.1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184741v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simmonds" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0177-x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EE5E2ED4A41845E4861BA8F1596B84F0A87F5EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184738v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0244-y" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113200v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113205v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Collins" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramaswamy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Schwarzkopf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Portmann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006713" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113202v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0158-0" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924604v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthelot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfray" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.00957.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF815CA8A4AA01C59B04295C6AEA6109BF3A6B3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109947v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023851" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109944v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denvil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fairhead" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023619" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113218v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;r&#233;dric Hourdin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS3537.1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329353v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-253-2005" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068949v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Shekar Reddy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004757" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109952v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Yoshioka" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Luo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005276" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024436v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eymet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.05.049" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109986v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Quaas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Treut" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0475-0" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154569v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F04-045" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024402v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricchiazzi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.03.017" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131543v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2003.01461.x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712163v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Lataillade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Clergent" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Dufresne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00027-4" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923995v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gl013777" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712164v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Lataillade" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00272-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772149v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB001256" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923899v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fairhead" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012015" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328572v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740251v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barthelet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cariolle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(98)80178-X" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STRLDRS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246284v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahellec" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chounet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0199000250110113900" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92BD9F470C393B81AB4829C58112002C73E4D3F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388110v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3642" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388104v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lebrun" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16594" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776764v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12792" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04238498v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776760v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3896" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881838v3" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881812v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113641v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113718v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113622v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113535v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Klein" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742386v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Royer" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159883v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. O'Hirok" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Protat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274716v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294410v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brient" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dhb" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744470v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers M Forster" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armour K." TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storelvmo T." TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins W." TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009157896.009" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027806v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_31" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897865v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727098v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idelkadi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3050-6" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-dufresne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4764-9600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03239439X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17296709" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000006904212" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5616-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-13953-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Mauritsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Tsushima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Loeb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hakuba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024AV001636" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335739v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel P&#233;lissier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cochepin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q1d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04694494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Mckim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01414-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315492121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432801v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mourtaday" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109123" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fiedler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan van Noije" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Smith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104848" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Roussel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wiener" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Vignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4463" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l. Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003592" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Konsta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Koshiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097593" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Andrews" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bodas-Salcedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Gregory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle C. Armour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036675" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861968v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint-Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Dufresne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00304-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03778106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Tellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crevoisier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meilhac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5211-2022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Stephens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Z. Hakuba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Kato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gettelman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002340" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03512049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Veron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Six" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-5731-2021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2021-204" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899233v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rugenstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Bloch&#8208;johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Gregory" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Andrews" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083898" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cheruy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms002005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903162v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madeleine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001892" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016527v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Watanabe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kosaka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Tatebe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-020-00933-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle C Armour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086705" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0193.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Bastrikov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001940" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Madeleine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Grandpeix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913575v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Smith" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J Kramer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Myhre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Alterskjaer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Collins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-9591-2020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678691v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quaas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gryspeerdt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kinne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019RG000660" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02909896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saint&#8208;lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089059" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385682v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Bloch-Johnson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Beyerle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0068.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghye Baek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-321-2018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899234v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/68783" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899235v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouhaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;l. Dufresne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Madeleine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hourdin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001379" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance Journe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67426" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899239v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62456" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheruy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A&#239;t Mesbah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. y Grandpeix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017MS001036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-14-00022.1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Sabin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vellore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind Mujumdar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanjay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2886-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01478855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016MS000740" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Oueslati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-2998-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384436v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Konsta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L D Dufresne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chepfer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Idelkadi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cesana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2900-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dufresne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-363-2016" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Good" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Chadwick" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-4019-2016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01180034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Jiang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Su" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxing Zhai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Janice Shen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwen Wu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-14-0124.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114789v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dufresne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escribano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-6775-2015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892450v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Good" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lowe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Wiltshire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E. Chadwick" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2498" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01124443v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56362" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G&#259;inus&#259;-Bogdan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboul-Khadre Traore" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066764" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114771v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pincus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli J. Mlawer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Oreopoulos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Ackerman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064291" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114627v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Voigt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL060354" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088400v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Sherwood" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12829" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodas-Salcedo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Williams" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Ringer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. S. Cole" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-13-00169.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105163v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;rper" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. H&#246;schel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Lowe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Hewitt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1612-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091226v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Zhang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Blossey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat F. Khairoutdinov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip H. Austin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio T. Bacmeister" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013ms000246" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098866v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jam" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1343-y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099071v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bony" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1725-9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01107196v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tomassini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geoffroy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Idelkadi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cagnazzo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1682-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096296v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guemas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1411-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092155v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hannart" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ghil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0770-z" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099389v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huebener" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Sanderson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Johns" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0829-x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T2PJ7J24-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096295v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Seneviratne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilhelm" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stanelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Hurk" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagemann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50956" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871962v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Ghattas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1658-8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089499v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lahellec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-12-0218.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109022v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0877-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723730v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schulz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1408-y" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109265v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1533-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115803v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chepfer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053421" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111704v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jiang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Su" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhai" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Perun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Genio" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017237" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114751v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. D&#233;andreis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dufresne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cozic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5583-2012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117353v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Webb" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011bams2856.1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117349v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roeckner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1005-5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117352v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Rayner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koffi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scholze" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaminski" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2010.0378" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113861v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Winker" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dufresne" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012251" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CMR25GZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423477v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hannart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL039640" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003276" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423476v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423479v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2239.1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423531v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008014" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AABEE8B7F0FEB1268D9996D0EE0688047977381/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184733v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fichefet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goosse" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0258-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79C95419BBE570AB025D5D8551D7B04350F6BDFF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423478v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Winker" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034207" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423480v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182933v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184741v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simmonds" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0177-x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EE5E2ED4A41845E4861BA8F1596B84F0A87F5EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184738v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-007-0244-y" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113202v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0158-0" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113200v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113205v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Collins" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramaswamy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Schwarzkopf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sun" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Portmann" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006713" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109952v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Yoshioka" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Luo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005276" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024436v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eymet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.05.049" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924604v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthelot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfray" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2005.00957.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF815CA8A4AA01C59B04295C6AEA6109BF3A6B3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109947v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023851" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109944v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denvil" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fairhead" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023619" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113218v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;r&#233;dric Hourdin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS3537.1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329353v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boitel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-253-2005" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068949v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Shekar Reddy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004757" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154569v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F04-045" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109986v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Quaas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Treut" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0475-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024402v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ricchiazzi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.03.017" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131543v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rayner" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2003.01461.x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712163v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De Lataillade" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Clergent" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Dufresne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00027-4" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923995v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gl013777" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712164v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Lataillade" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(01)00272-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772149v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GB001256" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923899v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fairhead" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012015" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328572v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740251v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barthelet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cariolle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(98)80178-X" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STRLDRS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246284v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahellec" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chounet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0199000250110113900" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92BD9F470C393B81AB4829C58112002C73E4D3F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388110v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-3642" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388104v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lebrun" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-Pere" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16594" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776764v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12792" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04238498v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04165592v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chems Mourtaday" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/rad-23.500" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776760v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3896" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881812v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740560v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniss Nyffenegger-pere" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-042" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881838v3" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113535v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Klein" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113641v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113718v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113622v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742386v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Royer" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159883v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. O'Hirok" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Protat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274716v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294410v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brient" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dhb" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744470v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers M Forster" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armour K." TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Storelvmo T." TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collins W." TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009157896.009" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027806v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quiquet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_31" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897865v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727098v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Idelkadi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3050-6" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>