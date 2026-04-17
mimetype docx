--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Durand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-louis-durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2751-168X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DURAND</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prénoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> JEAN-LOUIS, OLIVIER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Né le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  23 octobre 1958 à Montluçon (03)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 4 rue de la Fée Mélusine, 86 600 Lusignan (86).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation de famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Marié, deux enfants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse administrative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité Plurisdsiciplinaire Prairies et Plantes Fourragères. CS 80006 INRA 86 600 Lusignan.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel 33 (0)5 49 55 60 94 Fax 33 (0)5 49 55 60 68</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-louis.durand@lusignan.inra.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes supérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982: Diplôme d'agronomie approfondie, mention Sciences et Techniques des Productions Végétales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987: Thèse de docteur ingénieur, INA PG &amp;quot;sciences agronomiques&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilitation à Diriger les Recherches de l’Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service national</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effectué du 01/12/82 au 30/11/83.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation à l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/11/1982: Attaché Scientifique Contractuel, Station de Bioclimatologie, Centres de Versailles, Grignon et Poitou-Charentes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/08/1987: CR2. Station d’Ecophysiologie des Plantes Fourragères.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/08/1991: CR1 : Station d’Ecophysiologie des Plantes Fourragères.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/01/2014- : Directeur de l’Unité de recherches Pluridisciplinaires Prairies et Plantes Fourragères (URP3F).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/01/2018 : DR2 URP3F</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46 articles dans des revues à comité de lecture, environ 100 communications dans des congrès et un ouvrage de synthèse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise sécheresse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARP Véga</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert au CTPS section graminées fourragères: 2006-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ORACLE d’observatoire du changement climatique ; Chambre Régionale d’Agriculture Poitou-Charente</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réflexion sur les conflits d’usage de l’eau des régions Poitou-Charentes et Nouvelle Aquitaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude prospective sur l’Agriculture Européenne en 2050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personne Compétente en Radioprotection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration avec des laboratoires étrangers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1985 (séjour de 6 mois) Grassland Research Institute (GB) Mise au point d’un système de mesure de potentiel hydrique sur des nodosités et étude des réponses de la fixation symbiotique au déficit hydrique chez le soja.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1993 (séjour 12 mois): Institut für Allgemeinen Pflanzenbau.Universität Bonn(RFA) Analyse de la re-mobilisation du carbone et de l’azote à la suite d’un déficit hydrique chez le ray-grass anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2003 : participation à un projet européen sur la variabilité génétique de l’utilisation de l’eau par des graminées fourragères issues d’hybridation interspécifique (SAGES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011- : Participation au programme Agricultural Models Intercomparison and Improvement Program. (AgMIP), responsable du réseau d’intercomparaison de modèles de production de maïs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2013-2016 : Participation au programme européen Modextrême sur l’amélioration de la simulation de l’impact agronomique des évènements climatiques extrêmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017-2020 : Participation au programme européen Remix : mieux comprendre et améliorer les cultures associées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 7 thèses encadrées (B Onillon 1993, 2 publications, Pierre Martre 1999 4 publications, V Gonzalez Dugo2006, 4 publications) ou co-encadrées ( I Rademacher 1993, I Maurice 1997, M Ruiz Ramos, 2003, T Kunrath, 2014), membre du jury de 2 HDR et de12 thèses,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 9 stages de mastère encadrés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Conférences de mastères (Poitiers, INA PG, Rennes, Biovigpa, Buenos Aires),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Encadrement d’étudiants de DEA (Paris XI, INA PG, Rennes) et de thèse (Université de Poitiers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Contribution au mastère végétal des universités de Poitiers et Tours « Plantes & Société »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de post docs et chercheurs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· FSauSau (1989, 6 mois et 1999, 3 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· R Schaüfele (1995, 12 mois, 1 publications)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· C Fournier (2000 6 mois, 1 publication)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· S Bassu (2012-2014, 24 mois, 3 publications)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· K Delusca (2015, 6 mois, 1 publication)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;pre style=&amp;quot;text-align: justify;&amp;quot;&amp;gt;&amp;lt;em&amp;gt;&amp;lt;span lang=&amp;quot;EN-US&amp;quot; style=&amp;quot;font-family: 'Garamond',serif; mso-ansi-language: EN-US;&amp;quot;&amp;gt;New Phytologist, Planta, European Journal of Agronomy; Functional Plant Biology, Journal of Experimental Botany, Journal of Theoretical Biology, Agriculture, Fourrages, Fields Crops Research, ComptesRendus de l’Académie des Sciences. &amp;lt;/span&amp;gt;&amp;lt;/em&amp;gt;&amp;lt;em&amp;gt;&amp;lt;span lang=&amp;quot;EN-GB&amp;quot; style=&amp;quot;font-family: 'Garamond',serif; mso-ansi-language: EN-GB;&amp;quot;&amp;gt;Biologie.; Journal of Agronomy and Crops Science; Environmental Modelling and Software, Agricultural Forest & Meteorology….&amp;lt;/span&amp;gt;&amp;lt;/em&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues étrangères parlées et écrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">anglais, allemand et espagnol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinction et mandats divers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil Scientifique du département de Bioclimatologie INRA (1993-1997)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil Scientifique du Centre INRA Poitou-Charentes. (2007-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil Scientifique National de l’INRA. (2011-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chevalier de l’Ordre du Mérite Agricole (promotion du 14 juillet 2016)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of genetic and environmental interactions on leaf elongation and reproductive development in Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Troux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), plae069. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plae069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of multimodel averaging approaches for ensembling evapotranspiration and yield simulations from maize models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viveka Nand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Helmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandra A Madramootoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 661 (Part B), pp.133631. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of soil temperature under maize: An inter-comparison among 33 maize models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Thorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Stockle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Suyker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 351, pp.110003. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric CO2 concentration on transpiration and leaf elongation responses to drought in Triticum aestivum, Lolium perenne and Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (5), pp.787-802. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcae114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of evapotranspiration and yield of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Thorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Stockle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Suyker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 333, pp.109396. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on crop yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Eyshi Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Webber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthold Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (12), pp.831-846. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-023-00491-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do radiative transfer models influence red:far-red simulation and subsequent modelling of plant photomorphogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des aléas ponctuels sur la pérennité et la productivité des prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-GrassF: a functional–structural and phenological model of Lolium perenne integrating plant morphogenesis and reproductive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between environment and genetic diversity in perennial grass phenology: A review of processes at plant scale and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.672156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How has neoliberalism weakened science?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Modicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Eldin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.356-359. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf elongation response to blue light is mediated by stomatal-induced variations in transpiration in Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.2642-2656. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources génétiques naturelles, brevets et sélection des variétés : un champ de bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progressistes : Science, Travail et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00620-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intensity of water stress dictates whether the N status of temperate-type perennial grass swards is affected by drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Manuel Errecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alejandra Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Graciela Agnusdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alfredo Lattanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing uncertainties in the effects of elevated CO2 on crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Toreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deryng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tubiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (12), pp.775-782. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43016-020-00195-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative synthesis of temperature, CO2, rainfall, and adaptation effects on global crop yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irriguer les prairies : entre un vrai potentiel agronomique et une ressource en baisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of maize evapotranspiration: An inter-comparison among 29 maize models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry L. Hatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laj R. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Stockle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.264 - 284. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the benefits of species diversity in multispecies temporary grasslands by increasing within-species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Meilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (5), pp.891-900. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of alfalfa (&amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt;) in response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (3), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15258/sst.2019.47.3.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurately do maize crop models simulate the interactions of atmospheric CO2 concentration levels with limited water supply on water use and yield?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenel Delusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.67-75. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Organic Carbon and Nitrogen Feedbacks on Crop Yields under Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Shcherbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Environmental Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/ael2018.05.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature increase reduces global yields of major crops in four independent estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Lobell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (35), pp.9326-9331. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1701762114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling hydraulic lift of Lolium multiflorum using stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2016.12.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progresser dans la simulation mathématique des performances des mélanges de variétés fourragères pour composer et améliorer les prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité du prélèvement de l’azote et efficience de l’eau en conditions de production fourragère chez le ray-grass anglais : recherche de critères d’évaluation de la diversité variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.111-121. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721148929422205E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les mélanges fourragers pour s'adapter au changement climatique : opportunités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles innovations variétales face au changement climatique ? Les marges de progrès génétique chez les graminées fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la variabilité intra- et interspécifique des caractères d’adaptation des espèces prairiales pérennes aux variables du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edited plants should not be patented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taline Elmayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 530 (7588), pp.33-33. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/530033b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary effects of species and genetic diversity on productivity and stability of sown grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NPLANTS.2015.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do sod-based rotations reduce nitrate leaching in a cereal cropping system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taise Robinson Kunrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar de Faccio Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150, pp.46-56. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of three ensembles of crop model responses to temperature and CO2 concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214-215, pp.483-493. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drought and elevated temperature on biochemical composition of forage plants and their impact on carbon storage in grassland soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 374 (1-2), pp.767-778. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1890-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do various maize crop models vary in their responses to climate change factors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (7), pp.2301-2320. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des changements climatiques sur les productions de fourrages (prairies, luzerne, mais) : variabilité selon les régions et les saisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels idéotypes de plantes fourragères pour des prairies adaptées au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214 (214), pp.119-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie de la réponse et de l'adaptation des plantes fourragères et prairiales au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lorgeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214, pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence and production of perennial grasses under water deficits and extreme temperatures: importance of intraspecific vs. interspecific variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (12), pp.3632-3646. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2012.02800.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des prairies cultivées multiespèces dans le contexte des systèmes de polyculture-élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.169-183. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zg9p-wk90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted root-to-shoot translocation and decreased sink size are responsible for limited nitrogen uptake in three grass species under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poincheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.258-267. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grupos funcionales de plantas, producción de forraje y eficiencia de uso de radiación de pastizales naturales en condiciones potenciales y limitadas de agua y nitrógeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Colabelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Agnusdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIA. Revista de Investigaciones Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.62-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit and nitrogen nutrition of crops. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (3), pp.529-544. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What determines the complex kinetics of stomatal conductance under blueless PAR in Festuca arundinacea ? Subsequent effects on leaf transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (10), pp.2795-2806. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do water deficits alter the nitrogen nutrition status of forage crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (2), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-009-9330-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du déficit hydrique sur la plante : aspects physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 190, pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18 O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (1), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2006.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional-structural model of the elongation of the grass leaf and of its relationships with the phyllochron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreten Ljutovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 166 (3), pp.881-894. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01371.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term response of the nitrogen nutrition status of tall fescue and Italian ryegrass swards under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (11), pp.1269-1276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic architecture and water flow in growing grass tillers (festuca arundinacea Shreb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies enjeux stratégiques et sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses et Documents Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of vasculature in the leaves of &amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; (Poaceae) : implications for axial water transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 162 (4), pp.755-766. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/320786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome est un bien public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courbet, Proudhon, l'art et le peuple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1539, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grass leaf elongation rate as a function of developmental stage and temperature : morphological analysis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83 (5), pp.577-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a growth-induced water potential gradient in tall fescue leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 142, pp.435-439. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.1999.00405.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of form and associated mass deposition during leaf development in grasses : a kinematic approach for non-steady growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 80, pp.673-683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability of plant water status and leaf morphogenesis in temperate forage grasses under summer water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches récentes et en cours à la station d'écophysiologie des plantes fourragères de Lusignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tabourel-Tayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 148, pp.333-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nitrogen-led model of grass growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sheehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (2), pp.165-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on cellular and spatial parameters of leaf growth in tall fescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rademacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46 (290), pp.1147-1155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of translocation coefficients from phloem anatomy for use in crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sheehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I. Woodward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 76, pp.263-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea aphid (Homoptera : Aphididae) and water deficit interaction on alfalfa stem growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 87 (6), pp.1689-1695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on growth and carbon partitioning in a tall fescue sward grown at different nitrogen rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (1), pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon partitioning in forage crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 39, pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reponse de la plante a la secheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (2), pp.158-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la conversion de l'energie solaire en matiere seche par un peuplement de luzerne (Medicago sativa L.) soumis a un deficit hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (6), pp.599-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la secheresse sur la digestibilite in vitro, la teneur en ADF et la teneur en azote de la luzerne (Medicago sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (9), pp.841-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de production et influence des facteurs limitants eau et azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomasse Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 9, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations nycthemerales de la vitesse d'allongement des entre-noeuds, de leur etat hydrique, de leur extensibilite, et de leur plasticite parietale chez la luzerne (Medicago sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 3 (305), pp.433-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogenase activity, photosynthesis and nodule water potential in Soyabean plants experiencing water deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sheehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Minchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 38 (187), pp.311-321. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/38.2.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean Multi-Model Simulations Under Elevated Atmospheric CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariely Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Salmeron Cortasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios V. Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA, SSSA International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of leaf growth response to elevated atmospheric carbon dioxide concentration ([CO2]) using CN-Wheat, a model of morphogenesis driven by trophic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOP V10 Update of the Information et de Suivi Objectif des Prairies INRAE -Météo-France -SSP MASA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mesures du climat à l'état des organismes à la phéno-climatologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TEMPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; CNRS, Oct 2023, Fontainebleau - Station de biologie et d'écologie forestière, Université Paris-Diderot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing grass leaf elongation rate: hydraulics, visco-elasticity and ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF FLORAL INDUCTION DURATION ON HEADING DATE AND MORPHOGENESIS IN Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pheno 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ISB, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Evapotranspiration (ET) and Yield of Maize: an Inter-comparison Among 41 Maize Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly R. Thorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Stockle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Suyker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society of Agronomy Annual Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulically based model framework for the grass leaf meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shoot Apical Meristem and the leaf series in grasses: the new model SAFMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des aléas ponctuels sur la pérennité et la productivité des prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF – Valoriser, Entretenir la Pérennité des Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPF, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’impact des évènements climatiques extrêmes sur la production agricole : Ce que peuvent, et ne peuvent pas (encore) faire nos modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Modélisation des grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios d’évolution des rendements des cultures à l’horizon 2050 : effets du changement climatique et des évolutions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the genetic diversity of perennial grass phenology in contrasted temperate climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models (FSPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Horticultural Production Systems, Oct 2020, Hanovre / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulic model of leaf growth in grasses: reconciling old empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest public research on forage and turf and update on CLIMAGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISF World Seed Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France. 37 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the ﬂoral transition of the tiller apex to improve the accuracy of grassland phenology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do tomorrow’s diversified cropping systems need ley pastures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of plant persistency between and within &amp;lt;em&amp;gt;Festulolium&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Dactylis&amp;lt;/em&amp;gt; progenies under summer water deficit conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Evapotranspiration and Yields of Maize: An Inter-comparison among 31 Maize Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stöckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Global Workshop AgMIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agricultural Model Intercomparison and Improvement Project (AgMIP). USA., Apr 2018, San Jose, Costa Rica. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of perennial pasture grasses in the response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASSTEC International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Native Seed Science, Technology and Conservation Initial Training Network. ITA., Sep 2017, Richmond, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Evapotranspiration and Yields of Maize: An Inter-comparison among 31 Maize Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tampa, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric CO2 concentration impacts on maize yield performance under dry conditions: do crop model simulate it right ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenel Delusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop yields, soil organic carbon and soil nitrogen content change under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Shcherbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz-Zentrum für Agrarlandschaftsforschung = Leibniz Centre for Agricultural Landscape Research, Leibniz Association (ZALF). DEU., Mar 2016, Berlin, Germany. 437 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Evapotranspiration and Yields of Maize: An Inter-comparison among 29 Maize Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry L. Hatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laj R. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio O. Stöckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA and SSSA International Annual Meetings (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, États-Unis. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du couvert au peuplement végétal : la plante sous l’angle de la bioclimatologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BI-O'Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Versailles, France. 11 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la phénologie affecte-t-elle l'accès à la ressource en eau chez les graminées pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité spécifique et génétique dans les prairies semées : une plus-value complémentaire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Températures extrêmes et variabilité de la germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurately do crop models simulate the impact of CO2 atmospheric concentration on maize yield and water use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kénel Delusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Our under Common Climate Future Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How precisely do maize crop models simulate the impact of climate change variables on yields and water use ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité des fonctions de réponse à la température dans STICS-prairie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Séminaire des utilisateurs et concepteurs du modèle STICS, 1. Séminaire du réseau scientifique STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation génétique et intensification écologique : le double défi de l'adaptation des prairies semées au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les températures cardinales des grandes fonctions de production chez deux plantes fourragères pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop and grassland responses to climate change factors : uncertainties and adaptation stategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German Symposium "Climate Change, Agriculture and Forestry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Lolium perenne L.&amp;lt;/em&amp;gt; in the response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fourtie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop and grassland responses to climate change factors: uncertainties and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German Bilateral Symposium "Climate Change, Agriculture and Forestry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic response to climate scenarios in &amp;lt;em&amp;gt;Dactylis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Festuca&amp;lt;/em&amp;gt; of temperate &amp;lt;em&amp;gt;versus&amp;lt;/em&amp;gt; mediterranean origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Eucarpia Fodder Crops and Amenity Grasses Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vrnjacka Banja, Serbia. 394 p., </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9044-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins en eau des plantes et l'introduction de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres de la recherche et du développement en Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rouillé, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of temperature responses of different developmental processes in &amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt; L. and &amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; Schreb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la réponse à la température de différents processus physiologiques chez des variétés de luzerne et de fétuque élevée issues de milieux tempérés et méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE: A French INRA project to adapt the grasslands to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la prairie sur le bilan hydrique en système de polyculture-élevage : perspectives sur la recharge des nappes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taise Robinson Kunrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie de la réponse et de l'adaptation des plantes fourragères et prairiales au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Lorgeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles AFPF : Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE : un projet INRA multidisciplinaire sur l'adaptation des prairies au changement climatique : amélioration génétique et intensification écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophhysiologie de la réponse et de l'adaptation des plantes fourragères et prairiales au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Lorgeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Professionnelle AFPF: le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et persistance de couverts de graminées pérennes sous vagues de chaleur et déficits hydriques estivaux : importance de la variabilité intra et interspécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des changements climatiques sur les productions de fourrages (prairies, luzerne, maïs) : variabilité selon les régions et les saisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique de la réponse à la température de germination chez &amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and persistence of Mediterranean perennial grasses under contrasting climatic scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Meeting of the FAO-CIHEAM Subnetwork on Mediterranean Forages and Fodder Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Oct 2012, Samsun, Turkey. 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DArT markers in Festuca x Lolium breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Meeting of the Eucarpia Fodder Crops and Amenity Grasses Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). Paris, FRA., Sep 2011, Dublin, Ireland. 391 p., </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4555-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a DArT marker resource for better adapted forage crops to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Molecular Breeding of Forage and Turf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Logan, USA., Jun 2012, Salt Lake City, United States. 119 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE: a french INRA project to adapt the grasslands to climate change. http://www.inra.fr/climagie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki [Helsinki]. Helsinki, FIN., Aug 2012, Helsinki, Finland. 599 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’écologie fonctionnelle pour comprendre le fonctionnement et améliorer les prairies semées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Prairies. Atelier « Assemblages d’espèces et services rendus par la prairie : les apports de l’écologie fonctionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France. 10 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique et adaptations en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Levrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres de la recherche et du développement en Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Services déconcentrés d'appui à la recherche - Poitou-Charentes (0002)., Dec 2011, Melle, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la comparaison des modèles dans le cadre du projet CLIMATOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Guilioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sorèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do water deficits alter the nitrogen nutrition status of forage crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and nutrient cycling in grassland ecosystems: implication for sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur la comparaison des modèles d’agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Guilioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the competition for water and the depth of water extraction in multispecies grasslands using (18)O natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in recharge of aquifers under several cropping systems due to climate change. Consequences on land use at territorial level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACCAE 2010 Adaptation au changement climatique de l'agriculture et des écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and selection of &amp;lt;em&amp;gt;Festuca&amp;lt;/em&amp;gt;/&amp;lt;em&amp;gt;Lolium&amp;lt;/em&amp;gt; specific markers for &amp;lt;em&amp;gt;Festulolium&amp;lt;/em&amp;gt; genetic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjette Missi-Bakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets du changement climatique sur les interactions eau x azotepour un système prairial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impending effects of transpiration in blue light regulation of leaf growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité biologique et fonctionnement des écosystèmes: interpréter et évaluer des expériences clés en prairie grâce à une modélisation mécaniste (DISCOVER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l'Institut Français de la Biodiversité (IFB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tours, France. pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de stics dans le projet CEAPC sur le couplage des fonctionnements hydrique et azoté des peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term response of the nitrogen nutrition status of tall fescue and Italian ryegrass swards under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of Plants to Water-limited Mediterranean-type Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water deficit on the nitrogen absorption in forage crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the pea aphid, Acyrthosiphon pisum Harris, on the stems of alfalfa, Medicago sative L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Busquets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Vandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium on aphids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular breeding and functional genomics for tolerance to abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Donnison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.P. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International symposium, molecular breeding of forage and turf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific hybridization in the fescue-ryegrass complex for better sustainability of european grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of endophyte on longterm productivity and tiller number in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-function grasslands. Quality forages, animal products and landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root biomass changes in tall fescue and italian ryegrass swards under two irrigation regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General meeting of the european grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-alfalfa stem distribution of the pea aphid, Acyrthosiphon pisum Harris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Busquets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Vandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium on "aphids in a new millenium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of leaf length for investigating the response of feeding value of grass swards to cutting heigh, cutting frequency and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. General meeting of the european Grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulling for growth : a bio-rheological analysis of an in situ creep test on linearly-growing organs (gramineous leaves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. plant biomechanics conference Freiburg-Badenweiler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, FREIBURG, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogenetic responses to light quality in two clones of xhiteclover (Trifolium repens L.) whit contrasted growth habit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Crop Science Congress 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Hamburg, Germany. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen and water supply on N and C fluxes and partitioning in defoliated swards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium grassland Ecophysiology and grazing Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the depth of water extraction by individual plants in nursery, using O isotope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marhadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Crop Science Congress 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Hamburg, Germany. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-rheological analysis of an an-situ creep test on linearly-growing orans (gramineaous leaves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant proteins and the mechanical properties of cell walls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de flux d'eau dans une talle de graminée en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux d'eau dans les organes en croissance. Modèles à l'échelle de la plante entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water conductivity of mature and growing leaves in tall fescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual workshop of the society for experimental biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the elongation of successive leaves on grass tillers. Effect of temperature, cutting height and cutting frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès de l'ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Nitra, Slovakia. pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de croissance cellulaire et tissulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux d'eau dans les organes en croissance. Modèle à l'échelle de la plante entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for Mid-Summer Production of Forage Grasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the BGS/BSPB/NIAB/JAC Conference held at the moat house hotel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets de la sécheresse sur la croissance d'un peuplement prairial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-argentin Ecophysiologie des cultures et des prairies naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ creep test for the bio-rheological analysis of linearly growing organs (example of tall fescue leaves) plant biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress Plant Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux d'eau, de carbone et d'azote associés à la croissance foliaire chez les graminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Transports à longue distance et compartimentation des assimilats"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau, carbone, azote et zones de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability of plant water status and leaf morphogenesis in temperate forage grasses under summer water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress on the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur la production végétale sous deficit hydrique à l'INRA de Lusignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Poitiers-Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and pea aphids (Acyrthosiphon pisum Harris) interact on alfalfa production. Why ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Crop Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, New Delhi, India. pp.444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secheresse, discrimination du 13C et repartition des assimilats apres la coupe chez Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vianden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use efficiency and sensitivity to drought of sweet sorghum productivity under mild water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turgor in the growth zone of tall fescue leaves at low water and nitrogen availability : driving or driven force ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire du Comite National de la Recherche Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der wiederaustrieb von deutschem weideilgras nach einer trockenperiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vianden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schnyder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Jahrestagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Gieben, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secheresse, discrimination du 13C et repartition des assimilats apres la coupe chez Lolium perenne L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vianden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour l'etude du fonctionnement des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modellierung des wachstums von rohrschwingel (Festuca aurundinaceae shreb.) bei verschiedenen bodenstickstoffniveaus unter optimaler wasserversorgung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sheehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die ertragsbildung von futtergrasern und getreide und hire modellierung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of recently fixed carbon in a tall fescue sward submitted to drought at two contrasted nitrogen fertilization rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Crop Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Ames, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandissement cellulaire et bilan de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of lucerne production under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem growth and water relations in lucerne (Medicago Sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1987, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water deficit on the quality of lucerne (Medicago Sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congres International des Herbages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological approach to plant growth. Consequences for breeding strategies for forage species in contrasting conditions and different managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EUCARPIA fodder crops section meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lusignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et developpement des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of soybean multi-model responses to elevated CO2 with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariely Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Salmeron Cortasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jan Shamim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgMIP10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, El Batán, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating phenology in perennial grasses using a morphogenetic model: L-GrassF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring leaf elongation rate and transpiration in response to drought and elevation of atmospheric CO2 concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantComp2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbHydro : développement d’un système de balances connectées pour la mesure du flux transpiratoire de plantes individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la mesure et de la métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the date of floral transition from environmental data and heading date in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Debourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of 13C discrimination in response to water deficit in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blandinières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des formalismes de STICS dans un modèle de sol spatialisé destiné à la simulation individu-centrée des peuplements hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire des utilisateurs de STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 99 p., 2017, XIe séminaire des utilisateurs de STICS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of perennial pasture grasses and legumes in the response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fourtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. ISTA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internation Seed Testing Association (ISTA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ISTA Seed Symposium. Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do maize crop models catch the impact of future [CO2] on maize yield and water use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenel Delusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. 437 p., 2016, Crop modelling for agriculture and food security under global change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in germination under extreme temperatures of two perennial pasture legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. Wageningen Academic Publishers, Grassland Science in Europe, 21, 898 p., 2016, Grassland Science in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil nitrogen mineralisation simulated by crop models across different environments and the consequences for model improvment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thorburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.P. Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. 437 p., 2016, Crop modelling for agriculture and food security under global change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional variability of the climate change effect on grassland production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. 437 p., 2016, Crop modelling for agriculture and food security under global change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Dactylis glomerata&amp;lt;/em&amp;gt; in the response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 296 p., 2015, Parallel session L2. Climate-smart strategies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stics et exercices internationaux d'inter-comparaison de modeles de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les différences entre des sorties de modèles plutôt que les moyenner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 226 p., 2015, Parallel session L3. Towards Climate-smart Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the breeding debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Reheul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Springer International Publishing Switzerland, 337 p., 2016, Breeding in a world of scarcity. Proceedings of the 2015 meeting of the section "Forage crops and amenity grasses" of Eucarpia. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of perennial grass species in response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Our under Common Climate Future Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015, Our common futur under climate change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; shows genetic diversity in the response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 513 p., 2014, Abstract Book Poster Presentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability assessment of livestock and grasslands to climate change and extreme events (VALIDATE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARU International Scientific Congress on Climate Change: Global Risks, Challenges and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark. IOP Publishing, IOP Conference Series: Earth and Environmental Science, 6, 2009, IOP Conference Series: Earth and Environmental Science. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1307/6/4/242047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfering drought tolérance from tetraploïd fescure to ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marhadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'herbe pousse. Développement végétatif, structures clonales et spatiales des graminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 169 p., 2011, Syntheses, 978-2-7592-1046-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecturer l'invisible. Autels, ligatures, écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Koch Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols publishers, 138, 2009, Bibliothèque de l'École des Hautes Études, Sciences religieuses, Gilbert Dahan, 978-2-503-53172-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de QTL : objectifs et pratiques ; pour une approche interdisciplinaire (génétique, echophysiologie, zoologie) des interactions genotype-milieu biotique et abiotique chez les fourragères pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons endophytes, symbiotes des graminées : un modèle d'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA DS Plantes et produits du végétal, 22 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7. Biomass and nitrogen partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-148, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2023, 9782759236794. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3679-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agriculture demain en Nouvelle-Aquitaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper les changements climatiques demain en Nouvelle-Aquitaine pour agir dans les territoires : Prévoir pour agir n°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Région Nouvelle-Aquitaine, 488 p., 2018, 978-2-9564516-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of large simulated yield datasets for studying climate change effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthold Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Climate Change and Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing - Imperial College Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 525 p., 2015, ICP Series on Climate Change Impacts, Adaptation, and Mitigation, 978-1-78326-563-3. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781783265640_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying crop responses to nitrogen and avenues to improve nitrogen-use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 551 p., 2015, 978-0-12-417104-6. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-417104-6.00008-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change in the West zone: the main agricultural and forest impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Green book of the CLIMATOR project.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 334 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique en zone Ouest: aperçu des impacts agricoles et forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert du projet Climator 2007-2010. Changement climatique, agriculture et forêt en France: simulations d'impacts sur les principales espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Editions, 2010, 978-2-35838-128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Competition for Water and the Depth of Water Extraction in Multispecies Grasslands Using 18O Natural Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable use of Genetic Diversity in Forage and Turf Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.205-209, 2010, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et prairie : l'essentiel des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre Vert du projet Climator (2007-2010) : Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 336 p., 2010, 2378382782 9782378382780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des réponses des graminées fourragères à la sécheresse suivant le niveau de nutrition azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le thème de l'eau dans les recherches de l'INRA. Annuaire de programmes des laboratoires et des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déficit hydrique et morphogénèse des plantes herbacées pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le thème de l'eau dans les recherches de l'INRA. Annuaire de programmes des laboratoires et des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la production fourragère sous contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tabourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le thème de l'eau dans les recherches de l'INRA. Annuaire de programmes des laboratoires et des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of morphogenesis to water deficits and competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiology of tropical intercropping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0603-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des réponses des plantes à la sécheresse suivant la qualité de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le theme de l'eau dans les recherches de l'INRA. Annuaire de programmes des laboratoires et des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation hydrique et grandissement cellulaire : relation entre les echelles d'etude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation hydrique et grandissement cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse du groupe de travail sur la propriété intellectuelle sur les connaissances dans le secteur végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier-Brygoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taline Elmayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'ISOP Version 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Météo France; Ministère de l'Agriculture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, 159 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des prairies semées au changement climatique : amélioration génétique et intensification écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2016, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter le potentiel offert par les légumineuses fourragères pour une agriculture verte (Expoleg-AV), janvier 2011 – décembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité du prélèvement de l’azote et efficience photosynthétique en conditions de production fourragère chez le ray-grass anglais (&amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.) : recherche de critères d’évaluation et exploration de la diversité disponible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation de la production de luzerne et alimentation hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02854310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la production de luzerne et alimentation hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris-Grignon, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04723707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des prairies semées et adaptations de la morphogenèse des graminées pérennes au déficit hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université de Poitiers, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02793114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophysiologie végétale générale et appliquée à l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie végétale Bilan d'énergie d'une plante et cycle de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants physiques et régulation des flux d’eau dans le système sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Biologie végétale intégrative : gène, plante, agrosystème (BioVIGPA), 2014, 47 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de l'eau dans la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Biologie végétale intégrative : gène, plante, agrosystème (BioVIGPA), 2014, 57 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId642"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Durand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-louis-durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2751-168X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DURAND</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prénoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> JEAN-LOUIS, OLIVIER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Né le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  23 octobre 1958 à Montluçon (03)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 4 rue de la Fée Mélusine, 86 600 Lusignan (86).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation de famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Marié, deux enfants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse administrative</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité Plurisdsiciplinaire Prairies et Plantes Fourragères. CS 80006 INRA 86 600 Lusignan.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tel 33 (0)5 49 55 60 94 Fax 33 (0)5 49 55 60 68</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-louis.durand@lusignan.inra.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes supérieures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982: Diplôme d'agronomie approfondie, mention Sciences et Techniques des Productions Végétales.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987: Thèse de docteur ingénieur, INA PG &amp;quot;sciences agronomiques&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Habilitation à Diriger les Recherches de l’Université de Poitiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service national</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effectué du 01/12/82 au 30/11/83.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situation à l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/11/1982: Attaché Scientifique Contractuel, Station de Bioclimatologie, Centres de Versailles, Grignon et Poitou-Charentes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/08/1987: CR2. Station d’Ecophysiologie des Plantes Fourragères.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/08/1991: CR1 : Station d’Ecophysiologie des Plantes Fourragères.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/01/2014- : Directeur de l’Unité de recherches Pluridisciplinaires Prairies et Plantes Fourragères (URP3F).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/01/2018 : DR2 URP3F</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46 articles dans des revues à comité de lecture, environ 100 communications dans des congrès et un ouvrage de synthèse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expertise sécheresse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARP Véga</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expert au CTPS section graminées fourragères: 2006-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ORACLE d’observatoire du changement climatique ; Chambre Régionale d’Agriculture Poitou-Charente</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réflexion sur les conflits d’usage de l’eau des régions Poitou-Charentes et Nouvelle Aquitaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etude prospective sur l’Agriculture Européenne en 2050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Personne Compétente en Radioprotection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration avec des laboratoires étrangers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1985 (séjour de 6 mois) Grassland Research Institute (GB) Mise au point d’un système de mesure de potentiel hydrique sur des nodosités et étude des réponses de la fixation symbiotique au déficit hydrique chez le soja.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1993 (séjour 12 mois): Institut für Allgemeinen Pflanzenbau.Universität Bonn(RFA) Analyse de la re-mobilisation du carbone et de l’azote à la suite d’un déficit hydrique chez le ray-grass anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2003 : participation à un projet européen sur la variabilité génétique de l’utilisation de l’eau par des graminées fourragères issues d’hybridation interspécifique (SAGES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011- : Participation au programme Agricultural Models Intercomparison and Improvement Program. (AgMIP), responsable du réseau d’intercomparaison de modèles de production de maïs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2013-2016 : Participation au programme européen Modextrême sur l’amélioration de la simulation de l’impact agronomique des évènements climatiques extrêmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2017-2020 : Participation au programme européen Remix : mieux comprendre et améliorer les cultures associées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 7 thèses encadrées (B Onillon 1993, 2 publications, Pierre Martre 1999 4 publications, V Gonzalez Dugo2006, 4 publications) ou co-encadrées ( I Rademacher 1993, I Maurice 1997, M Ruiz Ramos, 2003, T Kunrath, 2014), membre du jury de 2 HDR et de12 thèses,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 9 stages de mastère encadrés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Conférences de mastères (Poitiers, INA PG, Rennes, Biovigpa, Buenos Aires),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Encadrement d’étudiants de DEA (Paris XI, INA PG, Rennes) et de thèse (Université de Poitiers)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Contribution au mastère végétal des universités de Poitiers et Tours « Plantes & Société »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de post docs et chercheurs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· FSauSau (1989, 6 mois et 1999, 3 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· R Schaüfele (1995, 12 mois, 1 publications)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· C Fournier (2000 6 mois, 1 publication)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· S Bassu (2012-2014, 24 mois, 3 publications)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· K Delusca (2015, 6 mois, 1 publication)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comités de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;pre style=&amp;quot;text-align: justify;&amp;quot;&amp;gt;&amp;lt;em&amp;gt;&amp;lt;span lang=&amp;quot;EN-US&amp;quot; style=&amp;quot;font-family: 'Garamond',serif; mso-ansi-language: EN-US;&amp;quot;&amp;gt;New Phytologist, Planta, European Journal of Agronomy; Functional Plant Biology, Journal of Experimental Botany, Journal of Theoretical Biology, Agriculture, Fourrages, Fields Crops Research, ComptesRendus de l’Académie des Sciences. &amp;lt;/span&amp;gt;&amp;lt;/em&amp;gt;&amp;lt;em&amp;gt;&amp;lt;span lang=&amp;quot;EN-GB&amp;quot; style=&amp;quot;font-family: 'Garamond',serif; mso-ansi-language: EN-GB;&amp;quot;&amp;gt;Biologie.; Journal of Agronomy and Crops Science; Environmental Modelling and Software, Agricultural Forest & Meteorology….&amp;lt;/span&amp;gt;&amp;lt;/em&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues étrangères parlées et écrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">anglais, allemand et espagnol.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinction et mandats divers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil Scientifique du département de Bioclimatologie INRA (1993-1997)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil Scientifique du Centre INRA Poitou-Charentes. (2007-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil Scientifique National de l’INRA. (2011-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chevalier de l’Ordre du Mérite Agricole (promotion du 14 juillet 2016)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of multimodel averaging approaches for ensembling evapotranspiration and yield simulations from maize models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viveka Nand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liwang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Helmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandra A Madramootoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 661 (Part B), pp.133631. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.133631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of genetic and environmental interactions on leaf elongation and reproductive development in Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Troux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), plae069. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plae069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of soil temperature under maize: An inter-comparison among 33 maize models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Thorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Stockle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Suyker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 351, pp.110003. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of atmospheric CO2 concentration on transpiration and leaf elongation responses to drought in Triticum aestivum, Lolium perenne and Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134 (5), pp.787-802. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcae114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on crop yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Eyshi Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Webber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthold Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (12), pp.831-846. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-023-00491-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of evapotranspiration and yield of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Thorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Stockle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Suyker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 333, pp.109396. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des aléas ponctuels sur la pérennité et la productivité des prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do radiative transfer models influence red:far-red simulation and subsequent modelling of plant photomorphogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elzbieta Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-GrassF: a functional–structural and phenological model of Lolium perenne integrating plant morphogenesis and reproductive development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diac012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How has neoliberalism weakened science?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Modicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Eldin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.356-359. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between environment and genetic diversity in perennial grass phenology: A review of processes at plant scale and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.672156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf elongation response to blue light is mediated by stomatal-induced variations in transpiration in Festuca arundinacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.2642-2656. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources génétiques naturelles, brevets et sélection des variétés : un champ de bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progressistes : Science, Travail et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intensity of water stress dictates whether the N status of temperate-type perennial grass swards is affected by drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Manuel Errecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alejandra Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Graciela Agnusdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Alfredo Lattanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing uncertainties in the effects of elevated CO2 on crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Toreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deryng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tubiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (12), pp.775-782. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43016-020-00195-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00620-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative synthesis of temperature, CO2, rainfall, and adaptation effects on global crop yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irriguer les prairies : entre un vrai potentiel agronomique et une ressource en baisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and future research opportunities for modeling annual crop mixtures. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutierrez Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochem Evers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.1-39. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0562-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02228974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of maize evapotranspiration: An inter-comparison among 29 maize models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry L. Hatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laj R. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Stockle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.264 - 284. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the benefits of species diversity in multispecies temporary grasslands by increasing within-species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Meilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (5), pp.891-900. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of alfalfa (&amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt;) in response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (3), pp.351-356. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15258/sst.2019.47.3.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Organic Carbon and Nitrogen Feedbacks on Crop Yields under Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Shcherbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Environmental Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/ael2018.05.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurately do maize crop models simulate the interactions of atmospheric CO2 concentration levels with limited water supply on water use and yield?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenel Delusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.67-75. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature increase reduces global yields of major crops in four independent estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Piao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Lobell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (35), pp.9326-9331. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1701762114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring and modeling hydraulic lift of Lolium multiflorum using stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2016.12.0134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edited plants should not be patented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taline Elmayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 530 (7588), pp.33-33. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/530033b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité du prélèvement de l’azote et efficience de l’eau en conditions de production fourragère chez le ray-grass anglais : recherche de critères d’évaluation de la diversité variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Galbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.111-121. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4721148929422205E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progresser dans la simulation mathématique des performances des mélanges de variétés fourragères pour composer et améliorer les prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les mélanges fourragers pour s'adapter au changement climatique : opportunités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles innovations variétales face au changement climatique ? Les marges de progrès génétique chez les graminées fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la variabilité intra- et interspécifique des caractères d’adaptation des espèces prairiales pérennes aux variables du changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary effects of species and genetic diversity on productivity and stability of sown grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NPLANTS.2015.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do sod-based rotations reduce nitrate leaching in a cereal cropping system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taise Robinson Kunrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar de Faccio Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150, pp.46-56. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of three ensembles of crop model responses to temperature and CO2 concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214-215, pp.483-493. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drought and elevated temperature on biochemical composition of forage plants and their impact on carbon storage in grassland soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sanaullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 374 (1-2), pp.767-778. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-013-1890-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do various maize crop models vary in their responses to climate change factors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (7), pp.2301-2320. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie de la réponse et de l'adaptation des plantes fourragères et prairiales au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lorgeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214, pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des changements climatiques sur les productions de fourrages (prairies, luzerne, mais) : variabilité selon les régions et les saisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels idéotypes de plantes fourragères pour des prairies adaptées au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 214 (214), pp.119-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence and production of perennial grasses under water deficits and extreme temperatures: importance of intraspecific vs. interspecific variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (12), pp.3632-3646. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2012.02800.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des prairies cultivées multiespèces dans le contexte des systèmes de polyculture-élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.169-183. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zg9p-wk90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted root-to-shoot translocation and decreased sink size are responsible for limited nitrogen uptake in three grass species under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poincheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.258-267. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grupos funcionales de plantas, producción de forraje y eficiencia de uso de radiación de pastizales naturales en condiciones potenciales y limitadas de agua y nitrógeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Colabelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Agnusdei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIA. Revista de Investigaciones Agropecuarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (1), pp.62-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water deficit and nitrogen nutrition of crops. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (3), pp.529-544. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What determines the complex kinetics of stomatal conductance under blueless PAR in Festuca arundinacea ? Subsequent effects on leaf transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (10), pp.2795-2806. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do water deficits alter the nitrogen nutrition status of forage crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (2), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-009-9330-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning evapotranspiration fluxes into soil evaporation and plant transpiration using water stable isotopes under controlled conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (22), pp.3177-3194. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du déficit hydrique sur la plante : aspects physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 190, pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18 O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (1), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2006.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking of the depth of water extraction by individual grass plants, using natural 18O isotope abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00169374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term response of the nitrogen nutrition status of tall fescue and Italian ryegrass swards under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (11), pp.1269-1276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional-structural model of the elongation of the grass leaf and of its relationships with the phyllochron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreten Ljutovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 166 (3), pp.881-894. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01371.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome est un bien public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Lavialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courbet, Proudhon, l'art et le peuple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1539, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic architecture and water flow in growing grass tillers (festuca arundinacea Shreb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.65-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies enjeux stratégiques et sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses et Documents Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of vasculature in the leaves of &amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; (Poaceae) : implications for axial water transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 162 (4), pp.755-766. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/320786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grass leaf elongation rate as a function of developmental stage and temperature : morphological analysis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83 (5), pp.577-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a growth-induced water potential gradient in tall fescue leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 142, pp.435-439. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.1999.00405.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of form and associated mass deposition during leaf development in grasses : a kinematic approach for non-steady growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 80, pp.673-683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability of plant water status and leaf morphogenesis in temperate forage grasses under summer water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nitrogen-led model of grass growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sheehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (2), pp.165-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches récentes et en cours à la station d'écophysiologie des plantes fourragères de Lusignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tabourel-Tayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 148, pp.333-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on cellular and spatial parameters of leaf growth in tall fescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rademacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46 (290), pp.1147-1155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of translocation coefficients from phloem anatomy for use in crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sheehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I. Woodward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 76, pp.263-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on growth and carbon partitioning in a tall fescue sward grown at different nitrogen rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Tournebize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (1), pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea aphid (Homoptera : Aphididae) and water deficit interaction on alfalfa stem growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 87 (6), pp.1689-1695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon partitioning in forage crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 39, pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reponse de la plante a la secheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (2), pp.158-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la conversion de l'energie solaire en matiere seche par un peuplement de luzerne (Medicago sativa L.) soumis a un deficit hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (6), pp.599-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la secheresse sur la digestibilite in vitro, la teneur en ADF et la teneur en azote de la luzerne (Medicago sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (9), pp.841-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations nycthemerales de la vitesse d'allongement des entre-noeuds, de leur etat hydrique, de leur extensibilite, et de leur plasticite parietale chez la luzerne (Medicago sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 3 (305), pp.433-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de production et influence des facteurs limitants eau et azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomasse Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 9, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogenase activity, photosynthesis and nodule water potential in Soyabean plants experiencing water deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Sheehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Minchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 38 (187), pp.311-321. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/38.2.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean Multi-Model Simulations Under Elevated Atmospheric CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariely Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Salmeron Cortasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios V. Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA, SSSA International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mesures du climat à l'état des organismes à la phéno-climatologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TEMPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; CNRS, Oct 2023, Fontainebleau - Station de biologie et d'écologie forestière, Université Paris-Diderot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing grass leaf elongation rate: hydraulics, visco-elasticity and ontogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of leaf growth response to elevated atmospheric carbon dioxide concentration ([CO2]) using CN-Wheat, a model of morphogenesis driven by trophic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOP V10 Update of the Information et de Suivi Objectif des Prairies INRAE -Météo-France -SSP MASA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. STICS users seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Latresne, France. 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des aléas ponctuels sur la pérennité et la productivité des prairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF – Valoriser, Entretenir la Pérennité des Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPF, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and functions of shoot apical meristems in FSPMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF FLORAL INDUCTION DURATION ON HEADING DATE AND MORPHOGENESIS IN Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pheno 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; ISB, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulically based model framework for the grass leaf meristem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Cougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Evapotranspiration (ET) and Yield of Maize: an Inter-comparison Among 41 Maize Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly R. Thorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Stockle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Suyker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society of Agronomy Annual Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shoot Apical Meristem and the leaf series in grasses: the new model SAFMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INRIA, Nov 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of LgrassFlo, a new model of perennial grass phenology in response to temperature and photoperiod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser l’impact des évènements climatiques extrêmes sur la production agricole : Ce que peuvent, et ne peuvent pas (encore) faire nos modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Modélisation des grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios d’évolution des rendements des cultures à l’horizon 2050 : effets du changement climatique et des évolutions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the genetic diversity of perennial grass phenology in contrasted temperate climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual basis, formalisations and parameterization of the STICS crop model, second edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models (FSPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Horticultural Production Systems, Oct 2020, Hanovre / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hydraulic model of leaf growth in grasses: reconciling old empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Hanovre (Virtual), Germany. pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest public research on forage and turf and update on CLIMAGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISF World Seed Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nice, France. 37 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the ﬂoral transition of the tiller apex to improve the accuracy of grassland phenology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of plant persistency between and within &amp;lt;em&amp;gt;Festulolium&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Dactylis&amp;lt;/em&amp;gt; progenies under summer water deficit conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. 558 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do tomorrow’s diversified cropping systems need ley pastures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of neighboring plants on the variation of red to far-red ratio in intercropping system: simulation of light quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Evapotranspiration and Yields of Maize: An Inter-comparison among 31 Maize Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stöckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Global Workshop AgMIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agricultural Model Intercomparison and Improvement Project (AgMIP). USA., Apr 2018, San Jose, Costa Rica. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Evapotranspiration and Yields of Maize: An Inter-comparison among 31 Maize Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stockle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tampa, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of perennial pasture grasses in the response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NASSTEC International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Native Seed Science, Technology and Conservation Initial Training Network. ITA., Sep 2017, Richmond, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric CO2 concentration impacts on maize yield performance under dry conditions: do crop model simulate it right ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenel Delusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop yields, soil organic carbon and soil nitrogen content change under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Shcherbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz-Zentrum für Agrarlandschaftsforschung = Leibniz Centre for Agricultural Landscape Research, Leibniz Association (ZALF). DEU., Mar 2016, Berlin, Germany. 437 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Evapotranspiration and Yields of Maize: An Inter-comparison among 29 Maize Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce A. Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry L. Hatfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laj R. Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio O. Stöckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA and SSSA International Annual Meetings (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phoenix, États-Unis. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du couvert au peuplement végétal : la plante sous l’angle de la bioclimatologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BI-O'Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Versailles, France. 11 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les températures cardinales des grandes fonctions de production chez deux plantes fourragères pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la phénologie affecte-t-elle l'accès à la ressource en eau chez les graminées pérennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité spécifique et génétique dans les prairies semées : une plus-value complémentaire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How precisely do maize crop models simulate the impact of climate change variables on yields and water use ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 296 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Températures extrêmes et variabilité de la germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurately do crop models simulate the impact of CO2 atmospheric concentration on maize yield and water use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kénel Delusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Our under Common Climate Future Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité des fonctions de réponse à la température dans STICS-prairie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Séminaire des utilisateurs et concepteurs du modèle STICS, 1. Séminaire du réseau scientifique STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation génétique et intensification écologique : le double défi de l'adaptation des prairies semées au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque présentant les méthodes et résultats du projet Climagie (métaprogramme ACCAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France. 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic response to climate scenarios in &amp;lt;em&amp;gt;Dactylis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Festuca&amp;lt;/em&amp;gt; of temperate &amp;lt;em&amp;gt;versus&amp;lt;/em&amp;gt; mediterranean origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Eucarpia Fodder Crops and Amenity Grasses Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vrnjacka Banja, Serbia. 394 p., </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9044-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE: a French INRA project to adapt grasslands to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Lolium perenne L.&amp;lt;/em&amp;gt; in the response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fourtie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop and grassland responses to climate change factors: uncertainties and adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German Bilateral Symposium "Climate Change, Agriculture and Forestry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop and grassland responses to climate change factors : uncertainties and adaptation stategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German Symposium "Climate Change, Agriculture and Forestry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins en eau des plantes et l'introduction de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres de la recherche et du développement en Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Rouillé, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of temperature responses of different developmental processes in &amp;lt;em&amp;gt;Medicago sativa&amp;lt;/em&amp;gt; L. and &amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; Schreb.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Sep 2014, Aberystwyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique de la réponse à la température de germination chez &amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la réponse à la température de différents processus physiologiques chez des variétés de luzerne et de fétuque élevée issues de milieux tempérés et méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Zaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie de la réponse et de l'adaptation des plantes fourragères et prairiales au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Lorgeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Professionnelles AFPF : Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE : un projet INRA multidisciplinaire sur l'adaptation des prairies au changement climatique : amélioration génétique et intensification écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la prairie sur le bilan hydrique en système de polyculture-élevage : perspectives sur la recharge des nappes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taise Robinson Kunrath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. de Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE: A French INRA project to adapt the grasslands to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sydney, Australia. pp.2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophhysiologie de la réponse et de l'adaptation des plantes fourragères et prairiales au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Lorgeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Professionnelle AFPF: le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et persistance de couverts de graminées pérennes sous vagues de chaleur et déficits hydriques estivaux : importance de la variabilité intra et interspécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des changements climatiques sur les productions de fourrages (prairies, luzerne, maïs) : variabilité selon les régions et les saisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France. 216 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and persistence of Mediterranean perennial grasses under contrasting climatic scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Meeting of the FAO-CIHEAM Subnetwork on Mediterranean Forages and Fodder Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). ITA., Oct 2012, Samsun, Turkey. 541 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a DArT marker resource for better adapted forage crops to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Molecular Breeding of Forage and Turf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Logan, USA., Jun 2012, Salt Lake City, United States. 119 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DArT markers in Festuca x Lolium breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Meeting of the Eucarpia Fodder Crops and Amenity Grasses Section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Plant Breeding (EUCARPIA). Paris, FRA., Sep 2011, Dublin, Ireland. 391 p., </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4555-1_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAGIE: a french INRA project to adapt the grasslands to climate change. http://www.inra.fr/climagie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki [Helsinki]. Helsinki, FIN., Aug 2012, Helsinki, Finland. 599 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique et adaptations en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Levrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres de la recherche et du développement en Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Services déconcentrés d'appui à la recherche - Poitou-Charentes (0002)., Dec 2011, Melle, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’écologie fonctionnelle pour comprendre le fonctionnement et améliorer les prairies semées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Prairies. Atelier « Assemblages d’espèces et services rendus par la prairie : les apports de l’écologie fonctionnelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France. 10 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much do water deficits alter the nitrogen nutrition status of forage crops?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and nutrient cycling in grassland ecosystems: implication for sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur la comparaison des modèles dans le cadre du projet CLIMATOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Guilioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sorèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the competition for water and the depth of water extraction in multispecies grasslands using (18)O natural abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur la comparaison des modèles d’agro-écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Guilioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in recharge of aquifers under several cropping systems due to climate change. Consequences on land use at territorial level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACCAE 2010 Adaptation au changement climatique de l'agriculture et des écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and selection of &amp;lt;em&amp;gt;Festuca&amp;lt;/em&amp;gt;/&amp;lt;em&amp;gt;Lolium&amp;lt;/em&amp;gt; specific markers for &amp;lt;em&amp;gt;Festulolium&amp;lt;/em&amp;gt; genetic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjette Missi-Bakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 Meeting of the Eucarpia fodder crops and amenity grasses section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherche Pluridisciplinaire Prairies et Plantes Fourragères (0004)., May 2009, La Rochelle, France. 572 p., </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets du changement climatique sur les interactions eau x azotepour un système prairial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climator 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impending effects of transpiration in blue light regulation of leaf growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Frak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité biologique et fonctionnement des écosystèmes: interpréter et évaluer des expériences clés en prairie grâce à une modélisation mécaniste (DISCOVER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l'Institut Français de la Biodiversité (IFB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Tours, France. pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term response of the nitrogen nutrition status of tall fescue and Italian ryegrass swards under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of Plants to Water-limited Mediterranean-type Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de stics dans le projet CEAPC sur le couplage des fonctionnements hydrique et azoté des peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of the pea aphid, Acyrthosiphon pisum Harris, on the stems of alfalfa, Medicago sative L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Busquets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Vandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium on aphids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water deficit on the nitrogen absorption in forage crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez Dugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular breeding and functional genomics for tolerance to abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Humphreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Donnison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.P. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International symposium, molecular breeding of forage and turf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific hybridization in the fescue-ryegrass complex for better sustainability of european grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of endophyte on longterm productivity and tiller number in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root biomass changes in tall fescue and italian ryegrass swards under two irrigation regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General meeting of the european grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-function grasslands. Quality forages, animal products and landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-alfalfa stem distribution of the pea aphid, Acyrthosiphon pisum Harris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Busquets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Vandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium on "aphids in a new millenium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the depth of water extraction by individual plants in nursery, using O isotope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marhadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Crop Science Congress 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Hamburg, Germany. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulling for growth : a bio-rheological analysis of an in situ creep test on linearly-growing organs (gramineous leaves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. plant biomechanics conference Freiburg-Badenweiler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, FREIBURG, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of leaf length for investigating the response of feeding value of grass swards to cutting heigh, cutting frequency and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. General meeting of the european Grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogenetic responses to light quality in two clones of xhiteclover (Trifolium repens L.) whit contrasted growth habit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Crop Science Congress 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Hamburg, Germany. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen and water supply on N and C fluxes and partitioning in defoliated swards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium grassland Ecophysiology and grazing Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-rheological analysis of an an-situ creep test on linearly-growing orans (gramineaous leaves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant proteins and the mechanical properties of cell walls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the elongation of successive leaves on grass tillers. Effect of temperature, cutting height and cutting frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès de l'ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Nitra, Slovakia. pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de flux d'eau dans une talle de graminée en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux d'eau dans les organes en croissance. Modèles à l'échelle de la plante entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water conductivity of mature and growing leaves in tall fescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual workshop of the society for experimental biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de croissance cellulaire et tissulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux d'eau dans les organes en croissance. Modèle à l'échelle de la plante entière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ creep test for the bio-rheological analysis of linearly growing organs (example of tall fescue leaves) plant biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Congress Plant Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for Mid-Summer Production of Forage Grasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the BGS/BSPB/NIAB/JAC Conference held at the moat house hotel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets de la sécheresse sur la croissance d'un peuplement prairial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-argentin Ecophysiologie des cultures et des prairies naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux d'eau, de carbone et d'azote associés à la croissance foliaire chez les graminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Transports à longue distance et compartimentation des assimilats"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau, carbone, azote et zones de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'Ecole-Chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific variability of plant water status and leaf morphogenesis in temperate forage grasses under summer water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Etchebest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress on the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur la production végétale sous deficit hydrique à l'INRA de Lusignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Poitiers-Futuroscope, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought and pea aphids (Acyrthosiphon pisum Harris) interact on alfalfa production. Why ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bournoville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Crop Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, New Delhi, India. pp.444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secheresse, discrimination du 13C et repartition des assimilats apres la coupe chez Lolium perenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vianden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use efficiency and sensitivity to drought of sweet sorghum productivity under mild water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1992, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turgor in the growth zone of tall fescue leaves at low water and nitrogen availability : driving or driven force ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire du Comite National de la Recherche Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modellierung des wachstums von rohrschwingel (Festuca aurundinaceae shreb.) bei verschiedenen bodenstickstoffniveaus unter optimaler wasserversorgung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sheehy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die ertragsbildung von futtergrasern und getreide und hire modellierung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der wiederaustrieb von deutschem weideilgras nach einer trockenperiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vianden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schnyder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Jahrestagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Gieben, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secheresse, discrimination du 13C et repartition des assimilats apres la coupe chez Lolium perenne L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vianden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schäufele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation des isotopes stables pour l'etude du fonctionnement des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of recently fixed carbon in a tall fescue sward submitted to drought at two contrasted nitrogen fertilization rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Crop Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Ames, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of lucerne production under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandissement cellulaire et bilan de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water deficit on the quality of lucerne (Medicago Sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congres International des Herbages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem growth and water relations in lucerne (Medicago Sativa L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botanical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1987, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological approach to plant growth. Consequences for breeding strategies for forage species in contrasting conditions and different managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varlet-Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the EUCARPIA fodder crops section meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lusignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et developpement des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Champagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de formation INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1985, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of soybean multi-model responses to elevated CO2 with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariely Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Salmeron Cortasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Jan Shamim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgMIP10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, El Batán, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating phenology in perennial grasses using a morphogenetic model: L-GrassF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring leaf elongation rate and transpiration in response to drought and elevation of atmospheric CO2 concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlantComp2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CarbHydro : développement d’un système de balances connectées pour la mesure du flux transpiratoire de plantes individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la mesure et de la métrologie (J2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Ardes sur Couze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the date of floral transition from environmental data and heading date in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Debourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability of 13C discrimination in response to water deficit in perennial ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Blandinières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 20. Symposium of the European Grassland Federation and 33. Meeting of the Eucarpia section "Fodder Crops and Amenity Grasses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zürich, Switzerland. Wageningen Academic Publishers, Grassland Science in Europe, 24, 558 p., 2019, Improving sown grasslands through breeding and management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des formalismes de STICS dans un modèle de sol spatialisé destiné à la simulation individu-centrée des peuplements hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Migault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Séminaire des utilisateurs de STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France. 99 p., 2017, XIe séminaire des utilisateurs de STICS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional variability of the climate change effect on grassland production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. 437 p., 2016, Crop modelling for agriculture and food security under global change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do maize crop models catch the impact of future [CO2] on maize yield and water use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenel Delusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. 437 p., 2016, Crop modelling for agriculture and food security under global change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in germination under extreme temperatures of two perennial pasture legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham J. Escobar Gutiérrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. Wageningen Academic Publishers, Grassland Science in Europe, 21, 898 p., 2016, Grassland Science in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate the nitrogen status of individual plants in canopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abad Chabbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo dos Reis Cardoso Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. ESA Congress ESA14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, Royaume Unis, 5-9 septembre 2016, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of perennial pasture grasses and legumes in the response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fourtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. ISTA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internation Seed Testing Association (ISTA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ISTA Seed Symposium. Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil nitrogen mineralisation simulated by crop models across different environments and the consequences for model improvment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thorburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Melzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E.P. Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany. 437 p., 2016, Crop modelling for agriculture and food security under global change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of perennial grass species in response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Our under Common Climate Future Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015, Our common futur under climate change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Dactylis glomerata&amp;lt;/em&amp;gt; in the response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 296 p., 2015, Parallel session L2. Climate-smart strategies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STICS: a generic and robust soil-crop model for modelling agrosystems response in various climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 226 p., 2015, Parallel session L3. Towards Climate-smart Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stics et exercices internationaux d'inter-comparaison de modeles de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les différences entre des sorties de modèles plutôt que les moyenner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rennes, France. 102 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the breeding debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Reheul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amdahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Annichiarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. International Eucarpia symposium section Fodder crops and amenity grasses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Ghent, Belgium. Springer International Publishing Switzerland, 337 p., 2016, Breeding in a world of scarcity. Proceedings of the 2015 meeting of the section "Forage crops and amenity grasses" of Eucarpia. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28932-8_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Festuca arundinacea&amp;lt;/em&amp;gt; shows genetic diversity in the response to temperature during germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Qadir Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe FESPB/EPSO Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland. 513 p., 2014, Abstract Book Poster Presentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability assessment of livestock and grasslands to climate change and extreme events (VALIDATE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARU International Scientific Congress on Climate Change: Global Risks, Challenges and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Copenhague, Denmark. IOP Publishing, IOP Conference Series: Earth and Environmental Science, 6, 2009, IOP Conference Series: Earth and Environmental Science. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1307/6/4/242047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfering drought tolérance from tetraploïd fescure to ryegrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lauvergeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marhadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'herbe pousse. Développement végétatif, structures clonales et spatiales des graminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 169 p., 2011, Syntheses, 978-2-7592-1046-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecturer l'invisible. Autels, ligatures, écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cartry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Koch Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols publishers, 138, 2009, Bibliothèque de l'École des Hautes Études, Sciences religieuses, Gilbert Dahan, 978-2-503-53172-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de QTL : objectifs et pratiques ; pour une approche interdisciplinaire (génétique, echophysiologie, zoologie) des interactions genotype-milieu biotique et abiotique chez les fourragères pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badenhausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons endophytes, symbiotes des graminées : un modèle d'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Guillaumin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA DS Plantes et produits du végétal, 22 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7. Biomass and nitrogen partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-148, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoot growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Strullu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-92, 2023, 9782759236794. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3679-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agriculture demain en Nouvelle-Aquitaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticiper les changements climatiques demain en Nouvelle-Aquitaine pour agir dans les territoires : Prévoir pour agir n°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Région Nouvelle-Aquitaine, 488 p., 2018, 978-2-9564516-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of large simulated yield datasets for studying climate change effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthold Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Climate Change and Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing - Imperial College Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 525 p., 2015, ICP Series on Climate Change Impacts, Adaptation, and Mitigation, 978-1-78326-563-3. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781783265640_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying crop responses to nitrogen and avenues to improve nitrogen-use efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème ed., </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 551 p., 2015, 978-0-12-417104-6. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-417104-6.00008-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change in the West zone: the main agricultural and forest impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Green book of the CLIMATOR project.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 334 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique en zone Ouest: aperçu des impacts agricoles et forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre vert du projet Climator 2007-2010. Changement climatique, agriculture et forêt en France: simulations d'impacts sur les principales espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Editions, 2010, 978-2-35838-128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Competition for Water and the Depth of Water Extraction in Multispecies Grasslands Using 18O Natural Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Rothfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable use of Genetic Diversity in Forage and Turf Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.205-209, 2010, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8706-5_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et prairie : l'essentiel des impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre Vert du projet Climator (2007-2010) : Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 336 p., 2010, 2378382782 9782378382780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des réponses des plantes à la sécheresse suivant la qualité de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le theme de l'eau dans les recherches de l'INRA. Annuaire de programmes des laboratoires et des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la production fourragère sous contrainte hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tabourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le thème de l'eau dans les recherches de l'INRA. Annuaire de programmes des laboratoires et des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des réponses des graminées fourragères à la sécheresse suivant le niveau de nutrition azotée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le thème de l'eau dans les recherches de l'INRA. Annuaire de programmes des laboratoires et des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déficit hydrique et morphogénèse des plantes herbacées pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le thème de l'eau dans les recherches de l'INRA. Annuaire de programmes des laboratoires et des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of morphogenesis to water deficits and competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiology of tropical intercropping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0603-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation hydrique et grandissement cellulaire : relation entre les echelles d'etude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation hydrique et grandissement cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse du groupe de travail sur la propriété intellectuelle sur les connaissances dans le secteur végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier-Brygoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taline Elmayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'utilisation d'ISOP Version 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Souverain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cantelaube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Météo France; Ministère de l'Agriculture. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, 159 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des prairies semées au changement climatique : amélioration génétique et intensification écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] auto-saisine. 2016, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter le potentiel offert par les légumineuses fourragères pour une agriculture verte (Expoleg-AV), janvier 2011 – décembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité du prélèvement de l’azote et efficience photosynthétique en conditions de production fourragère chez le ray-grass anglais (&amp;lt;em&amp;gt;Lolium perenne&amp;lt;/em&amp;gt; L.) : recherche de critères d’évaluation et exploration de la diversité disponible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la production de luzerne et alimentation hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris-Grignon, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04723707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation de la production de luzerne et alimentation hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1987. Français. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02854310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des prairies semées et adaptations de la morphogenèse des graminées pérennes au déficit hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université de Poitiers, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02793114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophysiologie végétale générale et appliquée à l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie végétale Bilan d'énergie d'une plante et cycle de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of climate change on crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de l'eau dans la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Biologie végétale intégrative : gène, plante, agrosystème (BioVIGPA), 2014, 57 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants physiques et régulation des flux d’eau dans le système sol-plante-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Biologie végétale intégrative : gène, plante, agrosystème (BioVIGPA), 2014, 47 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId642"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3E6CE49"/>
+    <w:nsid w:val="E23C709A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2751-168X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jean-louis.durand@lusignan.inra.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Troux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plae069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveka Nand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Qi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Ma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Helmers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra A Madramootoo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133631" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kimball" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Thorp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stockle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Suyker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Acker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Eyshi Rezaei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-023-00491-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Errecart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Marino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Graciela Agnusdei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfredo Lattanzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107928" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Toreti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deryng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tubiello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-020-00195-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Kimball" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Boote" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Hatfield" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.02.037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meilhac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy227" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2019.47.3.10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenel Delusca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Boote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lizaso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Manderscheid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maestrini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shcherbak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Robertson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/ael2018.05.0026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Zhao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Lobell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1701762114" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Meunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.12.0134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578277v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galbrun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721148929422205E12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barradas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Porter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/530033b" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prieto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPLANTS.2015.33" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taise Robinson Kunrath" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. de Berranger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Charrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.11.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKTKTKSH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sanaullah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1890-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12520" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorgeou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02800.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3C0L58KR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653108v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zg9p-wk90" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650658v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez-Dugo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poincheval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.07.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKD1MZFW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643068v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Colabelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Agnusdei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886493v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009059" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-009-9330-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0B59BEF8AF6B35A1BC0F73128E5B05E72352E99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666769v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659336v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2006.09.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZQWSPDB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169374v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesquiere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680502v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreten Ljutovac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#228;ufele" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01371.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680958v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189616v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671099v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/320786" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670382v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688913v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699158v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1999.00405.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maurice" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685442v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etchebest" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685405v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel-Tayot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684002v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sheehy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Mitchell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schnyder" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rademacher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699717v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Woodward" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701594v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lerin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715424v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702119v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718380v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726509v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lila" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725740v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720364v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727667v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Minchin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/38.2.311" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-L00TRBRV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174558v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariely Lopes dos Santos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Battisti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios V. Archontoulis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058306v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675284v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gibelin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676562v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098533v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cougnon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098500v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675717v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676487v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly R. Thorp" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Suyker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675666v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675653v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230072v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803376v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312781v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312590v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734851v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737243v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788024v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boote" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hatfield" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahuja" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#246;ckle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734993v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604530v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590411v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741515v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608915v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O. St&#246;ckle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594915v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233894v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236553v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233904v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743229v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;nel Delusca" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lizaso" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manderscheid" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743417v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738808v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233898v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233903v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794800v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738517v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Sampoux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794945v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741625v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9044-4_4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207459v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739259v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745243v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239525v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744614v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749118v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749093v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809251v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745474v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748538v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749104v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746551v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749955v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huttner" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kilian" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4555-1_15" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748008v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802138v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137549v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Levrault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192157v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gate" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819671v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192234v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756977v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_29" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192205v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754270v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjette Missi-Bakour" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_34" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192220v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bernard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761855v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759708v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833636v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760566v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez Dugo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759300v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busquets" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Vandier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763926v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Humphreys" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humphreys" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donnison" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. King" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Thomas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762793v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190876v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762476v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759490v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758965v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771391v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189611v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839312v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770501v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839212v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771709v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutant" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837599v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835462v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840572v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836596v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764951v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836718v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769519v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835867v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766411v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765499v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769200v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835470v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776613v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vianden" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775129v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Terrasson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774332v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777017v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775052v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773322v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sheehy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773556v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773545v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774545v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780529v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782017v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780649v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780748v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champagnat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174935v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jan Shamim" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892055v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895921v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735650v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Debourbe" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735649v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blandini&#232;res" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733803v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faverjon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594728v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/358662.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595507v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lizaso" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581577v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594842v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nendel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorburn" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melzer" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.P. Cerri" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claessens" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604095v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738789v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607426v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601472v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608832v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Reheul" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aper" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amdahl" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annichiarico" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arts" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_48" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738675v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738930v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186942v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alessio" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/4/242047" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828843v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190297v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafarge" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434590v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartry" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Koch Piettre" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833909v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842744v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delatour" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Guillaumin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457264v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456994v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/213/9782759236794/stics-soil-crop-model" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3679-4" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594977v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405534.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0011" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594769v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780124171046" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417104-6.00008-X" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173746v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Levrault" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.international.inra.fr/research/green_book_of_the_climator_project" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192161v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389863v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824013v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ademe.fr/servlet/getDoc?cid=96&amp;amp;m=3&amp;amp;id=86423&amp;amp;p1=02&amp;amp;p2=04&amp;amp;ref=17597" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846188v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845097v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845371v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845974v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845370v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854334v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204128v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730034v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Souverain" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170700v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791523v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594783v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795415v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795148v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854310v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04723707v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02793114v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299326v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338843v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338791v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800824v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799224v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2751-168X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jean-louis.durand@lusignan.inra.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveka Nand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Qi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwang Ma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Helmers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra A Madramootoo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133631" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926666v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Troux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plae069" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Kimball" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Thorp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stockle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Suyker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Acker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Eyshi Rezaei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-023-00491-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109396" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Couturier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Frak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rambaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03756836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diac012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eldin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021053" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.672156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa585" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03317599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Errecart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Marino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Graciela Agnusdei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfredo Lattanzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107928" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Toreti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deryng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tubiello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-020-00195-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Gaudio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Gutierrez Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0562-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce A. Kimball" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Boote" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Hatfield" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laj R. Ahuja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.02.037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meilhac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beguier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy227" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Qadir Ahmed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15258/sst.2019.47.3.10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maestrini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shcherbak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Robertson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/ael2018.05.0026" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenel Delusca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Boote" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lizaso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Manderscheid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.01.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05198039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Zhao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Lobell" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1701762114" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Meunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.12.0134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280651v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Porter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Elmayan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/530033b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sampoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galbrun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721148929422205E12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574920v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537751v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barradas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574910v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148587v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prieto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPLANTS.2015.33" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taise Robinson Kunrath" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. de Berranger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Charrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.11.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKTKTKSH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sanaullah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1890-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053429v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12520" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorgeou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02800.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3C0L58KR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653108v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zg9p-wk90" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650658v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez-Dugo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poincheval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.07.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKD1MZFW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643068v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Colabelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Agnusdei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886493v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009059" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564703v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7743" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S0TP9Z5F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655670v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq115" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-009-9330-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0B59BEF8AF6B35A1BC0F73128E5B05E72352E99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435752v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666769v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659336v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2006.09.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZQWSPDB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169374v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ghesquiere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680958v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680502v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreten Ljutovac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#228;ufele" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01371.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670382v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepetit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189616v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671099v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/320786" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688913v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699158v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1999.00405.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maurice" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685442v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Etchebest" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684002v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Sheehy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Mitchell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685405v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel-Tayot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schnyder" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rademacher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699717v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Woodward" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701594v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lerin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702119v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718380v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726509v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lila" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720364v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725740v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727667v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Minchin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/38.2.311" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-L00TRBRV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174558v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariely Lopes dos Santos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Battisti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios V. Archontoulis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676562v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098500v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098533v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cougnon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058306v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675284v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cantelaube" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gibelin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230072v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675717v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676487v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675666v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly R. Thorp" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Suyker" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675653v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312489v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12430" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803376v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312583v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737983v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strullu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312781v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312590v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789481v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737118v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734851v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737358v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737243v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736988v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611567" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788024v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boote" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hatfield" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahuja" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. St&#246;ckle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604530v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stockle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734993v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590411v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741515v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608915v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O. St&#246;ckle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594915v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233903v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Zaka" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233894v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236553v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743417v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233904v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743229v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;nel Delusca" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lizaso" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manderscheid" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738808v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233898v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741625v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Barre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Sampoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9044-4_4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192508v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738517v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794945v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794800v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207459v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739259v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749104v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745243v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749118v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749093v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744614v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239525v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809251v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745474v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748538v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746551v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748008v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749955v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huttner" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kilian" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4555-1_15" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750072v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137549v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Levrault" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802138v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819671v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192157v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gate" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756977v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_29" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192234v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192205v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754270v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjette Missi-Bakour" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8706-5_34" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192220v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bernard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594098v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.467" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maire" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833636v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759708v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761855v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759300v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busquets" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Vandier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760566v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez Dugo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763926v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Humphreys" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humphreys" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Donnison" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. King" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Thomas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762793v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190876v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759490v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762476v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Huyghe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758965v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839212v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189611v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771391v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839312v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770501v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771709v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutant" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840572v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837599v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835462v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836596v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769519v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764951v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836718v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835867v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766411v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Castell" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765499v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769200v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835470v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776613v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vianden" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775129v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Terrasson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774332v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773322v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sheehy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777017v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775052v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773556v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774545v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773545v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782017v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780529v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780649v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780748v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champagnat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174935v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jan Shamim" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098552v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892055v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895921v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735650v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Debourbe" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735649v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Blandini&#232;res" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733803v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Faverjon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migault" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604095v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595507v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Lizaso" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581577v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602256v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo dos Reis Cardoso Passos" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594728v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fourtier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/358662.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594842v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nendel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thorburn" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melzer" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.P. Cerri" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claessens" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738675v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738789v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741475v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607426v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601472v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608832v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Reheul" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aper" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amdahl" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annichiarico" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arts" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28932-8_48" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738930v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186942v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alessio" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/4/242047" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828843v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barre" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190297v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafarge" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434590v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartry" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Koch Piettre" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833909v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842744v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delatour" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Guillaumin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457264v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456994v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/213/9782759236794/stics-soil-crop-model" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3679-4" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594977v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405534.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0011" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594769v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780124171046" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417104-6.00008-X" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173746v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Levrault" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.international.inra.fr/research/green_book_of_the_climator_project" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192161v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02389863v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824013v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ademe.fr/servlet/getDoc?cid=96&amp;amp;m=3&amp;amp;id=86423&amp;amp;p1=02&amp;amp;p2=04&amp;amp;ref=17597" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845370v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845371v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846188v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845097v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845974v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854334v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204128v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730034v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Souverain" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791523v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170700v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594783v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795415v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795148v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04723707v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854310v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02793114v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299326v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338843v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338791v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799224v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800824v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>