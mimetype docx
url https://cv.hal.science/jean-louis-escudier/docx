--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -571,813 +571,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food chains; the cradle for scientific ideas and the target for technological innovations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La formation professionnelle des ouvriers mineurs, entre qualification et conversion (1938-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (1), pp. 79-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604501v1</w:t>
+                <w:t xml:space="preserve">hal-03030802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease resistant grapevine varieties and quality: the case of Bouquet varieties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+                <w:t xml:space="preserve">Food chains; the cradle for scientific ideas and the target for technological innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.3.2139⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01877533v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation professionnelle des ouvriers mineurs, entre qualification et conversion (1938-2000)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disease resistant grapevine varieties and quality: the case of Bouquet varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.3.2139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03030802v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’entreprise innovante à la rente : la trajectoire de la famille Marty-Parazols (1840-1980)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistant aux maladies cryptogamiques 1/2 : La résistance variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, CXVII, pp.151-163</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955887v1</w:t>
+                <w:t xml:space="preserve">hal-02154374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi et la protection sociale dans l'agriculture au filtre des rapports de genre. Les salariées agricoles aux XIXe et XXe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to adapt winemaking practices to modified grape composition under climate change conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.7392⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955757v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to adapt winemaking practices to modified grape composition under climate change conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’entreprise innovante à la rente : la trajectoire de la famille Marty-Parazols (1840-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, CXVII, pp.151-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606189v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistant aux maladies cryptogamiques 1/2 : La résistance variétale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’emploi et la protection sociale dans l'agriculture au filtre des rapports de genre. Les salariées agricoles aux XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 149, pp.73-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.7392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154374v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistant aux maladies cryptogamiques Partie 1/2 : La résistance variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1413,842 +1413,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vignoble français à l'épreuve du changement climatique</w:t>
+                <w:t xml:space="preserve">New vineyard fields: Grape Juice. Selection of grapevine species, juice making, stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+                <w:t xml:space="preserve">Richard Payraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+                <w:t xml:space="preserve">Emilie Brienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
+                <w:t xml:space="preserve">Stéphanie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20160701001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635104v1</w:t>
+                <w:t xml:space="preserve">hal-01837811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irri-Alt’Eau – Des eaux traitées en quantité et qualité maîtrisées pour l’irrigation par goutte-à-goutte de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flor Etchebarne-Marjotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Echegoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Gustavo Pereyra Alpuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvina Ines van Houten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 161, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New vineyard fields: Grape Juice. Selection of grapevine species, juice making, stabilization</w:t>
+                <w:t xml:space="preserve">Le vignoble français à l'épreuve du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Brienza</w:t>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Moreau</w:t>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guyot</w:t>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 513-514, pp.60-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837811v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate consumption of wine, through both its phenolic compounds and alcohol content, promotes hydroxytyrosol endogenous generation in humans. A randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Création d’une filière jus de raisin. Le projet Fijus-R@isol : Des jus de raisin pas comme les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Perez-Mana</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157, pp.7-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837754v1</w:t>
+                <w:t xml:space="preserve">hal-02630732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une filière jus de raisin. Partie 1/3 : Élaboration de jus de raisin aux caractéristiques technologiques maîtrisées</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moderate consumption of wine, through both its phenolic compounds and alcohol content, promotes hydroxytyrosol endogenous generation in humans. A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Perez-Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magi Farre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rodriguez-Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Papaseit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitona Pujadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (6), pp.1213-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201400842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634891v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une filière jus de raisin. Le projet Fijus-R@isol : Des jus de raisin pas comme les autres</w:t>
+                <w:t xml:space="preserve">Création d’une filière jus de raisin. Partie 1/3 : Élaboration de jus de raisin aux caractéristiques technologiques maîtrisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Sivry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 157, pp.7-8</w:t>
+              <w:t xml:space="preserve">, 2015, 157, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630732v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact de l'acidification par électrodialyse à membranes bipolaires et par résines échangeuses de cations sur les composés azotés et les minéraux du moût de raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Casalta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2312,64 +2312,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2518,851 +2518,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acidification par électrodialyse bipolaire : une technique soustractive précise et performante, comme alternative au tartricage des vins</w:t>
+                <w:t xml:space="preserve">Détermination du degré d'instabilité tartrique (DIT), principes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lutin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 137 (Hors Série), pp.24-25</w:t>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 242, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664122v1</w:t>
+                <w:t xml:space="preserve">hal-02666799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes stratégies microbiologiques et technologiques de production de vin à teneur réduite en alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Aguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 135, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la teneur en alcool des vins: étude comparative de différentes technologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Soline Caillé</w:t>
+                <w:t xml:space="preserve">L’acidification par électrodialyse bipolaire : une technique soustractive précise et performante, comme alternative au tartricage des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cottereau</w:t>
+                <w:t xml:space="preserve">D. Bonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le-Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moutounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 83 (947-948-949), pp.31-42</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (Hors Série), pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195431v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de traitement de stabilisation tartrique de vins rouges par une gomme de cellulose (carboxyméthylcellulose)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction de la teneur en alcool des vins: étude comparative de différentes technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Aguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Moutounet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violaine Athes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infowine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (2), 9 p</w:t>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (947-948-949), pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657616v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du degré d'instabilité tartrique (DIT), principes et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Effets de traitement de stabilisation tartrique de vins rouges par une gomme de cellulose (carboxyméthylcellulose)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 242, pp.24-28</w:t>
+              <w:t xml:space="preserve">Infowine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666799v1</w:t>
+                <w:t xml:space="preserve">hal-02657616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els principis de la maceraciớ carbờnica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversification des produits de la vigne : création d’une filière « Jus de Raisin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Flanzy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+                <w:t xml:space="preserve">Guy Albagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACE. Associació Catalana d'Enòlegs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 26 (87), pp.4-8</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661339v1</w:t>
+                <w:t xml:space="preserve">hal-02657096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification des produits de la vigne : création d’une filière « Jus de Raisin »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+                <w:t xml:space="preserve">Els principis de la maceraciớ carbờnica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 130, pp.30-35</w:t>
+              <w:t xml:space="preserve">ACE. Associació Catalana d'Enòlegs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (87), pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657096v1</w:t>
+                <w:t xml:space="preserve">hal-02661339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calentamiento de la cosecha: las tecnologías asociadas, métodos de vinificación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,389 +4159,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer le travail et les travailleurs de la vigne (1860-1960)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The VDQA program to select cultivars coping with warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Tello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">139e Congrès des Sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nîmes, France. pp.44-55</w:t>
+              <w:t xml:space="preserve">13. Journées scientifiques et techniques du CIVB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024770v1</w:t>
+                <w:t xml:space="preserve">hal-02788366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VDQA program to select cultivars coping with warming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sire</w:t>
+                <w:t xml:space="preserve">Vines with low inputs for quality wines: what results and what perspectives for the french vineyard ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées scientifiques et techniques du CIVB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">20. GiESCO International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788366v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vines with low inputs for quality wines: what results and what perspectives for the french vineyard ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nommer le travail et les travailleurs de la vigne (1860-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. GiESCO International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t>
+              <w:t xml:space="preserve">139e Congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nîmes, France. pp.44-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734353v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistantes aux maladies cryptogamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,540 +4603,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting new vines varieties tolerant to major fungal pests through the Vine-Wine continuum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
+                <w:t xml:space="preserve">Global warming and enological strategies: How to anticipate consumer behavior ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fuentes Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières estivales de PIWI France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Béziers, France</w:t>
+              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154376v1</w:t>
+                <w:t xml:space="preserve">hal-02742858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming and enological strategies: How to anticipate consumer behavior ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tempere</w:t>
+                <w:t xml:space="preserve">Experimenting new vines varieties tolerant to major fungal pests through the Vine-Wine continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p</w:t>
+              <w:t xml:space="preserve">Les premières estivales de PIWI France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742858v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation of grapevines using treated wasterwater : effects on fruit composition and plant nutrient status. First results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les villes et les réseaux de distribution d’électricité. Application au Languedoc-Roussillon 1890-1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
+              <w:t xml:space="preserve">133e Congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des Travaux historiques et scientifiques, Apr 2012, Tours, France. pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742621v1</w:t>
+                <w:t xml:space="preserve">hal-02024745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes et les réseaux de distribution d’électricité. Application au Languedoc-Roussillon 1890-1940</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irrigation of grapevines using treated wasterwater : effects on fruit composition and plant nutrient status. First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Etchebarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Echegoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">133e Congrès des Sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité des Travaux historiques et scientifiques, Apr 2012, Tours, France. pp.45-55</w:t>
+              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024745v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and bacteriological composition of treated wastewaters for grapevine drip irrigation. First results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flor Etchebarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5178,64 +5178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grape quality of cv. Viognier (&amp;lt;em&amp;gt;Vitas Vinifera l.&amp;lt;/em&amp;gt;) in response to drip irrigation using treated domestic wastewater: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flor Etchebarne-Marjotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5342,64 +5342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres Qualiméditerranée 2011. Innovations et performances agroalimentaires :Quelles stratégies pour les filières méditerranéennes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
@@ -5428,64 +5428,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du degré d'instabilité tartrique (DIT), principes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5523,51 +5523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude organoleptique de l’acidification de vins rouges de presse par ajout d’acide tartrique ou par procédé électromembranaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,51 +5575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Picou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Congrès des Oenologues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
@@ -5661,51 +5661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chauffage de la vendange : les technologies disponibles et les méthodes de vinifications associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5851,51 +5851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6336,51 +6336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t>
@@ -6409,103 +6409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative au tartricage des vins, l'acidification par électrodialyse bipolaire : une technique soustractive très précise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium of Enology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. n.p., 2007</w:t>
@@ -6998,246 +6998,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports de genre au cœur d’une fonction viticole cruciale : les vendanges</w:t>
+                <w:t xml:space="preserve">Pénibilité et rapports de genre. Le cas de la filière vitivinicole XIXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gadéa, Charles; Olivesi, Stéphane. </w:t>
+              <w:t xml:space="preserve">Arnal, Thierry; Maitte,Corinne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des terroirs aux territoires professionnels. Les métiers de la vigne, du vin et des alcools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, A paraître</w:t>
+              <w:t xml:space="preserve">Corps au travail. Performance, discipline et fatigue à l’épreuve du métier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Sorbonne, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02102884v1</w:t>
+                <w:t xml:space="preserve">hal-02102864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants et femmes, les petites mains de la filière vitivinicole 1880-1950</w:t>
+                <w:t xml:space="preserve">Les rapports de genre au cœur d’une fonction viticole cruciale : les vendanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L. Jalabert, S. Le Bras. </w:t>
+              <w:t xml:space="preserve">Gadéa, Charles; Olivesi, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être petit dans l'univers vitivinicole. Etudes et échelles d'un atout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cairn Éditions, p. 191-208, 2019, 978-2-35068-666-0</w:t>
+              <w:t xml:space="preserve">Des terroirs aux territoires professionnels. Les métiers de la vigne, du vin et des alcools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024426v1</w:t>
+                <w:t xml:space="preserve">halshs-02102884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénibilité et rapports de genre. Le cas de la filière vitivinicole XIXe-XXIe siècles</w:t>
+                <w:t xml:space="preserve">Enfants et femmes, les petites mains de la filière vitivinicole 1880-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arnal, Thierry; Maitte,Corinne. </w:t>
+              <w:t xml:space="preserve">L. Jalabert, S. Le Bras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps au travail. Performance, discipline et fatigue à l’épreuve du métier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de la Sorbonne, A paraître</w:t>
+              <w:t xml:space="preserve">Être petit dans l'univers vitivinicole. Etudes et échelles d'un atout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairn Éditions, p. 191-208, 2019, 978-2-35068-666-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102864v1</w:t>
+                <w:t xml:space="preserve">hal-02024426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et identité du vin en Languedoc : l’apport de l’Histoire</w:t>
               </w:r>
@@ -7947,100 +7947,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'histoire des rapports économiques en fonction du sexe : les femmes en viticulture 1880-2000</w:t>
+                <w:t xml:space="preserve">L’enseignement agricole et ménager ou la non transmission d’un métier ; Application à la viticulture au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Estripeaut-Bourjac, N. Sembel. </w:t>
+              <w:t xml:space="preserve">F. Boudjaaba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, travail, métiers de l'enseigement. Rapports de genre, rapports de classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.109-130, 2014, 979-10-240-0137-1</w:t>
+              <w:t xml:space="preserve">Le travail et la famille en milieu rural XVIe - XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 151-169., pp.151-169, 2014, 978-2-7535-2910-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024572v1</w:t>
+                <w:t xml:space="preserve">hal-02024597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi des viticultrices en France 1950-2010</w:t>
               </w:r>
@@ -8093,130 +8093,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement agricole et ménager ou la non transmission d’un métier ; Application à la viticulture au XXe siècle</w:t>
+                <w:t xml:space="preserve">Contribution à l'histoire des rapports économiques en fonction du sexe : les femmes en viticulture 1880-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Boudjaaba. </w:t>
+              <w:t xml:space="preserve">M. Estripeaut-Bourjac, N. Sembel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail et la famille en milieu rural XVIe - XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 151-169., pp.151-169, 2014, 978-2-7535-2910-6</w:t>
+              <w:t xml:space="preserve">Femmes, travail, métiers de l'enseigement. Rapports de genre, rapports de classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.109-130, 2014, 979-10-240-0137-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024597v1</w:t>
+                <w:t xml:space="preserve">hal-02024572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction par flash détente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8306,64 +8306,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Vin Rosé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8472,51 +8472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8605,51 +8605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8984,51 +8984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Etchebarne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Luz Aveni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191201009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.14486" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191201010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Chira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Miramont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9120793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.3.2139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Noble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Etchebarne-Marjotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Echegoyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gustavo Pereyra Alpuin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ines van Houten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brienza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160701001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837754v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perez-Mana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magi Farre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rodriguez-Morato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Papaseit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitona Pujadas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400842" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R4THZWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouissou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sivry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yps7-cn47" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le-Gratiet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flanzy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rigal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pages" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491209v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tampaktsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20235602012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127060v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788366v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734353v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154376v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fuentes Espinoza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaeger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rampnoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Picou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755195v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boissier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gratiet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Carbonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1855/9782759238415/de-l-oenologie-a-la-viticulture" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955770v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024572v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024546v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024597v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806294v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/29696.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833385v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387628v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacques" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottomani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Etchebarne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Luz Aveni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191201009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.14486" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191201010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Chira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Miramont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9120793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.3.2139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Noble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7392" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brienza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160701001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Etchebarne-Marjotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Echegoyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gustavo Pereyra Alpuin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ines van Houten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sivry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perez-Mana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magi Farre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rodriguez-Morato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Papaseit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitona Pujadas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400842" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R4THZWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouissou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yps7-cn47" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le-Gratiet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flanzy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rigal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pages" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491209v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tampaktsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20235602012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127060v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fuentes Espinoza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaeger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rampnoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Picou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755195v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boissier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gratiet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Carbonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1855/9782759238415/de-l-oenologie-a-la-viticulture" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102884v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024426v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955770v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024546v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024572v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806294v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/29696.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833385v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387628v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacques" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottomani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>