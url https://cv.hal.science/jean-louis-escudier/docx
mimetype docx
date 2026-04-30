--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -125,339 +125,339 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of treated wastewater in viticulture: Can it be an alternative source of nutrient-rich water?</w:t>
+                <w:t xml:space="preserve">Maitrise de la salinité des eaux d'irrigation pour la viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flor Etchebarne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.01009. </w:t>
+              <w:t xml:space="preserve">, 2019, 12, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20191201009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191201010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619219v1</w:t>
+                <w:t xml:space="preserve">hal-02619217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrières agricoles et conventions collectives : de la discrimination à la reconnaissance ? (1850-2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reuse of treated wastewater in viticulture: Can it be an alternative source of nutrient-rich water?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Etchebarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Luz Aveni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/regulation.14486⟩</w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.01009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191201009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183413v1</w:t>
+                <w:t xml:space="preserve">hal-02619219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitrise de la salinité des eaux d'irrigation pour la viticulture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ouvrières agricoles et conventions collectives : de la discrimination à la reconnaissance ? (1850-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flor Etchebarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, 7 p. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Déployer les études de genre en économie politique, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20191201010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.14486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619217v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease resistant bouquet vine varieties: assessment of the phenolic, aromatic, and sensory potential of their wines</w:t>
               </w:r>
@@ -482,51 +482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleopatra Chira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -571,813 +571,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation professionnelle des ouvriers mineurs, entre qualification et conversion (1938-2000)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Food chains; the cradle for scientific ideas and the target for technological innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030802v1</w:t>
+                <w:t xml:space="preserve">hal-01604501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food chains; the cradle for scientific ideas and the target for technological innovations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
+                <w:t xml:space="preserve">Disease resistant grapevine varieties and quality: the case of Bouquet varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.3.2139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01604501v1</w:t>
+                <w:t xml:space="preserve">hal-01877533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease resistant grapevine varieties and quality: the case of Bouquet varieties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La formation professionnelle des ouvriers mineurs, entre qualification et conversion (1938-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Former la main-d’oeuvre industrielle en France. Acteurs, contenus et territoires (fin xixe et xxe siècles), vol.09 - 10 (1), pp. 79-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.3.2139⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01877533v1</w:t>
+                <w:t xml:space="preserve">hal-03030802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistant aux maladies cryptogamiques 1/2 : La résistance variétale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to adapt winemaking practices to modified grape composition under climate change conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bigard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Caille</w:t>
+                <w:t xml:space="preserve">Marina Bely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154374v1</w:t>
+                <w:t xml:space="preserve">hal-01606189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to adapt winemaking practices to modified grape composition under climate change conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De l’entreprise innovante à la rente : la trajectoire de la famille Marty-Parazols (1840-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, CXVII, pp.151-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606189v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’entreprise innovante à la rente : la trajectoire de la famille Marty-Parazols (1840-1980)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’emploi et la protection sociale dans l'agriculture au filtre des rapports de genre. Les salariées agricoles aux XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société d'Études Scientifiques de l'Aude</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 149, pp.73-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.7392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955887v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi et la protection sociale dans l'agriculture au filtre des rapports de genre. Les salariées agricoles aux XIXe et XXe siècles</w:t>
+                <w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistant aux maladies cryptogamiques 1/2 : La résistance variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955757v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistant aux maladies cryptogamiques Partie 1/2 : La résistance variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1413,842 +1413,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New vineyard fields: Grape Juice. Selection of grapevine species, juice making, stabilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le vignoble français à l'épreuve du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Payraud</w:t>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Brienza</w:t>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Moreau</w:t>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guyot</w:t>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 513-514, pp.60-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837811v1</w:t>
+                <w:t xml:space="preserve">hal-02635104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irri-Alt’Eau – Des eaux traitées en quantité et qualité maîtrisées pour l’irrigation par goutte-à-goutte de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Etchebarne-Marjotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Etchebarne-Marjotte</w:t>
+                <w:t xml:space="preserve">Maia Echegoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maia Echegoyen</w:t>
+                <w:t xml:space="preserve">Cesar Gustavo Pereyra Alpuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Gustavo Pereyra Alpuin</w:t>
+                <w:t xml:space="preserve">Silvina Ines van Houten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 161, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vignoble français à l'épreuve du changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New vineyard fields: Grape Juice. Selection of grapevine species, juice making, stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+                <w:t xml:space="preserve">Emilie Brienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+                <w:t xml:space="preserve">Stéphanie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20160701001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635104v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une filière jus de raisin. Le projet Fijus-R@isol : Des jus de raisin pas comme les autres</w:t>
+                <w:t xml:space="preserve">Moderate consumption of wine, through both its phenolic compounds and alcohol content, promotes hydroxytyrosol endogenous generation in humans. A randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Sivry</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clara Perez-Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magi Farre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rodriguez-Morato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Papaseit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitona Pujadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (6), pp.1213-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201400842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630732v1</w:t>
+                <w:t xml:space="preserve">hal-01837754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate consumption of wine, through both its phenolic compounds and alcohol content, promotes hydroxytyrosol endogenous generation in humans. A randomized controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création d’une filière jus de raisin. Partie 1/3 : Élaboration de jus de raisin aux caractéristiques technologiques maîtrisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201400842⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01837754v1</w:t>
+                <w:t xml:space="preserve">hal-02634891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’une filière jus de raisin. Partie 1/3 : Élaboration de jus de raisin aux caractéristiques technologiques maîtrisées</w:t>
+                <w:t xml:space="preserve">Création d’une filière jus de raisin. Le projet Fijus-R@isol : Des jus de raisin pas comme les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mikolajczak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bouissou</w:t>
+                <w:t xml:space="preserve">Aurélie Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Sivry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 157, pp.9-11</w:t>
+              <w:t xml:space="preserve">, 2015, 157, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634891v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact de l'acidification par électrodialyse à membranes bipolaires et par résines échangeuses de cations sur les composés azotés et les minéraux du moût de raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Casalta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2286,90 +2286,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress hydrique prolongé des vignes : comment adapter les pratiques œnologiques en conséquence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2416,90 +2416,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of acidity and pH in musts and wines through two accessible short-term innovations in vineyards and wineries: minimal pruning and electrodialysis with bipolar membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 128 (19), pp.391-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2518,851 +2518,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du degré d'instabilité tartrique (DIT), principes et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les différentes stratégies microbiologiques et technologiques de production de vin à teneur réduite en alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Moutounet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyne Aguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 242, pp.24-28</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666799v1</w:t>
+                <w:t xml:space="preserve">hal-01195430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes stratégies microbiologiques et technologiques de production de vin à teneur réduite en alcool</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’acidification par électrodialyse bipolaire : une technique soustractive précise et performante, comme alternative au tartricage des vins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cottereau</w:t>
+                <w:t xml:space="preserve">F. Lutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le-Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moutounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 135, pp.9-11</w:t>
+              <w:t xml:space="preserve">, 2010, 137 (Hors Série), pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195430v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acidification par électrodialyse bipolaire : une technique soustractive précise et performante, comme alternative au tartricage des vins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction de la teneur en alcool des vins: étude comparative de différentes technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Moutounet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bouissou</w:t>
+                <w:t xml:space="preserve">Evelyne Aguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 137 (Hors Série), pp.24-25</w:t>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (947-948-949), pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664122v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la teneur en alcool des vins: étude comparative de différentes technologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de traitement de stabilisation tartrique de vins rouges par une gomme de cellulose (carboxyméthylcellulose)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moutounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 83 (947-948-949), pp.31-42</w:t>
+              <w:t xml:space="preserve">Infowine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195431v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de traitement de stabilisation tartrique de vins rouges par une gomme de cellulose (carboxyméthylcellulose)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Détermination du degré d'instabilité tartrique (DIT), principes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infowine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (2), 9 p</w:t>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 242, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657616v1</w:t>
+                <w:t xml:space="preserve">hal-02666799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification des produits de la vigne : création d’une filière « Jus de Raisin »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Els principis de la maceraciớ carbờnica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Flanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 130, pp.30-35</w:t>
+              <w:t xml:space="preserve">ACE. Associació Catalana d'Enòlegs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (87), pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657096v1</w:t>
+                <w:t xml:space="preserve">hal-02661339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els principis de la maceraciớ carbờnica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversification des produits de la vigne : création d’une filière « Jus de Raisin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Flanzy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+                <w:t xml:space="preserve">Guy Albagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACE. Associació Catalana d'Enòlegs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 26 (87), pp.4-8</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661339v1</w:t>
+                <w:t xml:space="preserve">hal-02657096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calentamiento de la cosecha: las tecnologías asociadas, métodos de vinificación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3400,77 +3400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisins verts : de la récolte à la transformation. Application à l’élaboration de verjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3538,51 +3538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent and emerging application of membrane processes in food and dairy industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,77 +3712,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Tampaktsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Ensenada, Mexico. </w:t>
@@ -3820,51 +3820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes et la vigne. Une histoire économique et sociale (1850-2010),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de la Chaire UNESCO « Culture et traditions du vin »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3889,51 +3889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie des rapports de genre. Application à la viticulture française, 1850-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESEM. Centre de Recherches sur les Sociétés et Environnements en Méditerranées, Feb 2019, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3958,51 +3958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viticulture française au défi des rapports de genre, 1960-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les transformations des filières et des acteurs de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4027,51 +4027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de la mine au développement économique et sociale de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-Ronde La mine en France : une histoire industrielle et sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence nationale de la garantie des droits des mineurs, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4096,51 +4096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation professionnelle des agricultrices, entre oubli et instrumentalisation (XIXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les transformations des filières et des acteurs de la vigne et du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Recherche Historique Rhône-Alpes; Centre de Recherche et d'Études Histoire et Sociétés, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4159,307 +4159,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VDQA program to select cultivars coping with warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vines with low inputs for quality wines: what results and what perspectives for the french vineyard ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sire</w:t>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées scientifiques et techniques du CIVB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">20. GiESCO International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788366v1</w:t>
+                <w:t xml:space="preserve">hal-02734353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vines with low inputs for quality wines: what results and what perspectives for the french vineyard ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hernan Ojeda</w:t>
+                <w:t xml:space="preserve">The VDQA program to select cultivars coping with warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Augé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
+                <w:t xml:space="preserve">Rémy Tello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. GiESCO International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t>
+              <w:t xml:space="preserve">13. Journées scientifiques et techniques du CIVB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734353v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer le travail et les travailleurs de la vigne (1860-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">139e Congrès des Sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nîmes, France. pp.44-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4484,77 +4484,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la vigne au vin : des créations variétales adaptées au changement climatique et résistantes aux maladies cryptogamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bigard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,553 +4603,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming and enological strategies: How to anticipate consumer behavior ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tempere</w:t>
+                <w:t xml:space="preserve">Experimenting new vines varieties tolerant to major fungal pests through the Vine-Wine continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p</w:t>
+              <w:t xml:space="preserve">Les premières estivales de PIWI France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742858v1</w:t>
+                <w:t xml:space="preserve">hal-02154376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting new vines varieties tolerant to major fungal pests through the Vine-Wine continuum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
+                <w:t xml:space="preserve">Global warming and enological strategies: How to anticipate consumer behavior ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fuentes Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières estivales de PIWI France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Béziers, France</w:t>
+              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154376v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes et les réseaux de distribution d’électricité. Application au Languedoc-Roussillon 1890-1940</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Irrigation of grapevines using treated wasterwater : effects on fruit composition and plant nutrient status. First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Etchebarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Echegoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">133e Congrès des Sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité des Travaux historiques et scientifiques, Apr 2012, Tours, France. pp.45-55</w:t>
+              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024745v1</w:t>
+                <w:t xml:space="preserve">hal-02742621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation of grapevines using treated wasterwater : effects on fruit composition and plant nutrient status. First results</w:t>
+                <w:t xml:space="preserve">Les villes et les réseaux de distribution d’électricité. Application au Languedoc-Roussillon 1890-1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Etchebarne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
+              <w:t xml:space="preserve">133e Congrès des Sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des Travaux historiques et scientifiques, Apr 2012, Tours, France. pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742621v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and bacteriological composition of treated wastewaters for grapevine drip irrigation. First results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Etchebarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
@@ -5178,77 +5178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grape quality of cv. Viognier (&amp;lt;em&amp;gt;Vitas Vinifera l.&amp;lt;/em&amp;gt;) in response to drip irrigation using treated domestic wastewater: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flor Etchebarne-Marjotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5303,103 +5303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œnologie de précision : exemples à partir d’actions de Recherche et développement menées à l’Inra Pech Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres Qualiméditerranée 2011. Innovations et performances agroalimentaires :Quelles stratégies pour les filières méditerranéennes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
@@ -5428,77 +5428,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du degré d'instabilité tartrique (DIT), principes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique de l'Union des Oenologues de Champagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Epernay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5523,103 +5523,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude organoleptique de l’acidification de vins rouges de presse par ajout d’acide tartrique ou par procédé électromembranaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Picou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Congrès des Oenologues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
@@ -5648,64 +5648,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chauffage de la vendange : les technologies disponibles et les méthodes de vinifications associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5743,51 +5743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin : qu’est-ce que c’est ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Institut CGT d'histoire sociale de l'Aude : Les ouvriers agricoles et 1907 : des liens complexes. Place et rôle des ouvriers dans le midi en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5812,90 +5812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinifications en rouge : macérations post fermentaires, macérations carboniques, flash détente sous vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5937,51 +5937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles techniques physiques et biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l'Association Lien de la Vigne (Vinelink international)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6032,51 +6032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6144,51 +6144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of membrane processes in food and dairy industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6284,103 +6284,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to adapt winemaking practices to modified grape composition under climate change conditions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t>
@@ -6409,103 +6409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative au tartricage des vins, l'acidification par électrodialyse bipolaire : une technique soustractive très précise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gratiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium of Enology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. n.p., 2007</w:t>
@@ -6547,51 +6547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration des membranes dans l’industrie alimentaire: applications récentes et procédés émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Daufin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6704,51 +6704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'oenologie à la viticulture - 3e édition augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain A. Carbonneau; Jean-Louis Escudier. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -6910,51 +6910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J-L Escudier, M. Pala. Parc naturel régional de la Narbonnaise en Méditerranée, 14, 2013, Les Carnets du Parc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6998,276 +6998,276 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénibilité et rapports de genre. Le cas de la filière vitivinicole XIXe-XXIe siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les rapports de genre au cœur d’une fonction viticole cruciale : les vendanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arnal, Thierry; Maitte,Corinne. </w:t>
+              <w:t xml:space="preserve">Gadéa, Charles; Olivesi, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps au travail. Performance, discipline et fatigue à l’épreuve du métier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de la Sorbonne, A paraître</w:t>
+              <w:t xml:space="preserve">Des terroirs aux territoires professionnels. Les métiers de la vigne, du vin et des alcools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102864v1</w:t>
+                <w:t xml:space="preserve">halshs-02102884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports de genre au cœur d’une fonction viticole cruciale : les vendanges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enfants et femmes, les petites mains de la filière vitivinicole 1880-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gadéa, Charles; Olivesi, Stéphane. </w:t>
+              <w:t xml:space="preserve">L. Jalabert, S. Le Bras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des terroirs aux territoires professionnels. Les métiers de la vigne, du vin et des alcools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, A paraître</w:t>
+              <w:t xml:space="preserve">Être petit dans l'univers vitivinicole. Etudes et échelles d'un atout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cairn Éditions, p. 191-208, 2019, 978-2-35068-666-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02102884v1</w:t>
+                <w:t xml:space="preserve">hal-02024426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants et femmes, les petites mains de la filière vitivinicole 1880-1950</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pénibilité et rapports de genre. Le cas de la filière vitivinicole XIXe-XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L. Jalabert, S. Le Bras. </w:t>
+              <w:t xml:space="preserve">Arnal, Thierry; Maitte,Corinne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être petit dans l'univers vitivinicole. Etudes et échelles d'un atout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cairn Éditions, p. 191-208, 2019, 978-2-35068-666-0</w:t>
+              <w:t xml:space="preserve">Corps au travail. Performance, discipline et fatigue à l’épreuve du métier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Sorbonne, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024426v1</w:t>
+                <w:t xml:space="preserve">hal-02102864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et identité du vin en Languedoc : l’apport de l’Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franjus-Adenis Nadine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’origine fait-elle vendre le vin ?,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.69-80, 2018, 978-2-343-13188-7</w:t>
@@ -7296,51 +7296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection sociale des ouvriers mineurs : un système avant-gardiste 1880-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence nationale pour la garantie des droits des mineurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mine en France. Histoire industrielle et sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Domini Éditeur,, pp.147-153, 2018, 978-2-35475-131-9</w:t>
@@ -7369,51 +7369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les viticultrices et la Première Guerre mondiale : parenthèse ou émancipation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lespinet-Moret Isabelle, Machu Laure, Viet Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1914-1918 Mains-d’œuvre en guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.189-200, 2018, 978-2-11-145763-8</w:t>
@@ -7442,51 +7442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers feux du charbon français. Analyse d’une tumultueuse transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamard Pierre, Stoskopf Nicolas,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transition énergétique : un concept historique ?,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses Universitaires du Septentrion,, pp.252-269, 2018, 978-2-7574-2370-7</w:t>
@@ -7515,51 +7515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vins doux naturels, de l'engouement au désamour, XIXIe - XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marache Corinne, Meyzie Philippe, Villeret Maud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des produits entre déclin et renaissance XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PIE Peter Lang, pp.201-218, 2018, 978-2-8076-0782-8</w:t>
@@ -7588,51 +7588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques agricoles et division du travail selon le genre : le greffage de la vigne 1870-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouillon Didier, Guillerme André, Mille Martine, Piernas Gersende. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestes techniques, techniques du geste. Approches Pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses universitaires du Septentrion, Collection « Histoire et civilisations », pp.283-297, 2017, 978-2-7574-1584-9</w:t>
@@ -7661,51 +7661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbonnages de France entre progrès technique et régression économique : 1960-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beltran Alain, Bussière Éric, Garavini Giuliano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe et la question énergétique. Les années 1960-1980</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PIE Peter Lang, collection Enjeux internationaux, n°41., pp.101-120, 2016, 978-2-807-60031-7</w:t>
@@ -7734,51 +7734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La statistique de l’industrie houillère durant les deux conflits mondiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre historique minier du Nord-Pas-de-Calais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charbon et conflits dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre historique minier du Nord-Pas-de-Calais, pp.116-121, 2016, 978-2-915507-13-3</w:t>
@@ -7807,51 +7807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi et rémunérations selon le genre dans la viticulture française (1860-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnet-Carbonnell Jocelyne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine vigneron européen, œnotourisme et partage du vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, collection « Ethnologie de l’Europe, pp.137-159, 2016, 978-2-343-09331-4</w:t>
@@ -7880,51 +7880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les houillères au filtre des rapports de genre : des emplois féminins à l'épouse de mineur, 1860-1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Aprile, M. De Oliveira, K-M. Hoin, B. Touchelay,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les houillères entre l'État, le marché et la société. Les territoires de la résilience XVIIIe - XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses Universitaires du Septentrion, pp.139-153, 2015, 978-2-7574-1120-9</w:t>
@@ -7947,130 +7947,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement agricole et ménager ou la non transmission d’un métier ; Application à la viticulture au XXe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contribution à l'histoire des rapports économiques en fonction du sexe : les femmes en viticulture 1880-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">F. Boudjaaba. </w:t>
+              <w:t xml:space="preserve">M. Estripeaut-Bourjac, N. Sembel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail et la famille en milieu rural XVIe - XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 151-169., pp.151-169, 2014, 978-2-7535-2910-6</w:t>
+              <w:t xml:space="preserve">Femmes, travail, métiers de l'enseigement. Rapports de genre, rapports de classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.109-130, 2014, 979-10-240-0137-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024597v1</w:t>
+                <w:t xml:space="preserve">hal-02024572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi des viticultrices en France 1950-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Guétat-Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féminin-Masculin. Genre et agricultures familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2014, 978-2-7592-2162-2</w:t>
@@ -8093,169 +8093,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'histoire des rapports économiques en fonction du sexe : les femmes en viticulture 1880-2000</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’enseignement agricole et ménager ou la non transmission d’un métier ; Application à la viticulture au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Estripeaut-Bourjac, N. Sembel. </w:t>
+              <w:t xml:space="preserve">F. Boudjaaba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, travail, métiers de l'enseigement. Rapports de genre, rapports de classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.109-130, 2014, 979-10-240-0137-1</w:t>
+              <w:t xml:space="preserve">Le travail et la famille en milieu rural XVIe - XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 151-169., pp.151-169, 2014, 978-2-7535-2910-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024572v1</w:t>
+                <w:t xml:space="preserve">hal-02024597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction par flash détente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eco-extraction du végétal. Procédés innovants et solvants alternatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2011, Collection L'Usine Nouvelle, 978-2-10-056543-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8293,77 +8293,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisse de pH par procédé électro-membranaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Vin Rosé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8459,64 +8459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8592,64 +8592,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétraitement des raisins par flash détente sous vide en oenologie et autres applications sur fruits et légumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8723,51 +8723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boistard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ottomani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8984,51 +8984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Etchebarne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Luz Aveni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191201009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.14486" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191201010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Chira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Miramont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9120793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604501v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.3.2139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Noble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1584" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7392" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837811v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brienza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160701001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Etchebarne-Marjotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Echegoyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gustavo Pereyra Alpuin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ines van Houten" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sivry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perez-Mana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magi Farre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rodriguez-Morato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Papaseit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitona Pujadas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400842" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R4THZWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouissou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yps7-cn47" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le-Gratiet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661339v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flanzy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rigal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pages" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491209v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tampaktsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20235602012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127060v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742858v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fuentes Espinoza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154376v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaeger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rampnoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Picou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755195v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boissier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gratiet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Carbonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1855/9782759238415/de-l-oenologie-a-la-viticulture" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102884v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024426v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955770v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024546v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024572v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806294v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/29696.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833385v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387628v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacques" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottomani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Ojeda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Etchebarne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191201010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Luz Aveni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191201009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183413v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.14486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Chira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Miramont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom9120793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.3.2139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Noble" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1584" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bigard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636511v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Etchebarne-Marjotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Echegoyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gustavo Pereyra Alpuin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ines van Houten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brienza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160701001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837754v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Perez-Mana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magi Farre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rodriguez-Morato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Papaseit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitona Pujadas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400842" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R4THZWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouissou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sivry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630732v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yps7-cn47" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonneaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le-Gratiet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flanzy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rigal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pages" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491209v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daufin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fillaudeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tampaktsi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20235602012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127060v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785250v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154376v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742858v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fuentes Espinoza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaeger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024745v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rampnoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Picou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755195v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755041v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boissier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gratiet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Carbonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1855/9782759238415/de-l-oenologie-a-la-viticulture" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330940v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodet-Kroichvili" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;ray" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955734v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955770v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024572v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024546v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024597v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806294v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/29696.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833385v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387628v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacques" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830651v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boistard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ottomani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>