--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1763,334 +1763,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and dynamics of braided channels and bars under experimental density currents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cenozoic sediment budget of West Africa and the Niger delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Limaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Lai</w:t>
+                <w:t xml:space="preserve">Dominique Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brady Z. Foreman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12453⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884803v1</w:t>
+                <w:t xml:space="preserve">hal-01567059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic sediment budget of West Africa and the Niger delta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometry and dynamics of braided channels and bars under experimental density currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Limaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rouby</w:t>
+                <w:t xml:space="preserve">Steven Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Chardon</w:t>
+                <w:t xml:space="preserve">Brady Z. Foreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anicet Beauvais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuhei Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (6), pp.1947 - 1972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bre.12248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sed.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567059v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">West African lateritic pediments: Landform-regolith evolution processes and mineral exploration pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Bamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2267,64 +2267,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Y. J. Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. C. Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brady Z. Foreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Limaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2479,90 +2479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of large drainage basins over geological timescales : Cenozoic West Africa, hot spot swell growth and the Niger River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Christophoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2622,77 +2622,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neogene cratonic erosion fluxes and landform evolution processes from regional regolith mapping (Burkina Faso, West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Václav Metelka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Bamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2752,64 +2752,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very long-term incision dynamics of big rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 405, pp.74 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3322,51 +3322,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04317879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3481,51 +3481,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des accumulations sédimentaires en basse et moyenne vallée de la Seine : vers la quantification des apports latéraux à partir de l'identification des processus et des sources d'apports sédimentaires. Exemple du méandre d'Anneville-Ambourville (Seine-Maritime)</w:t>
+                <w:t xml:space="preserve">Chronologie de l’adaptation des karsts et des versants à la dynamique d’incision quaternaire dans le Bassin parisien : présentation de l'avancement des travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
@@ -3539,118 +3539,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des sciences de la Terre 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées RGF Bassin parisien &amp; Alpes et bassins périphériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRGM, Mar 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356837v1</w:t>
+                <w:t xml:space="preserve">hal-05004722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie de l’adaptation des karsts et des versants à la dynamique d’incision quaternaire dans le Bassin parisien : présentation de l'avancement des travaux</w:t>
+                <w:t xml:space="preserve">Etude des accumulations sédimentaires en basse et moyenne vallée de la Seine : vers la quantification des apports latéraux à partir de l'identification des processus et des sources d'apports sédimentaires. Exemple du méandre d'Anneville-Ambourville (Seine-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
@@ -3664,239 +3660,200 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RGF Bassin parisien &amp; Alpes et bassins périphériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BRGM, Mar 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Réunion des sciences de la Terre 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004722v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le méandre d'Anneville-Ambourville (SeineMaritime, France) : étude des sources des apports sédimentaires et des processus de dépôts pour appréhender la genèse, la mobilisation et les transferts sédimentaires dans la vallée de la Seine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+                <w:t xml:space="preserve">Des connaissances pour l’action - Retour sur la construction d’un fascicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du PIREN seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356868v1</w:t>
+                <w:t xml:space="preserve">hal-05568982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des travaux de thèse : Chronologie de l’adaptation des karsts et des versants à la dynamique d’incision quaternaire dans le bassin parisien</w:t>
+                <w:t xml:space="preserve">Le méandre d'Anneville-Ambourville (SeineMaritime, France) : étude des sources des apports sédimentaires et des processus de dépôts pour appréhender la genèse, la mobilisation et les transferts sédimentaires dans la vallée de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
@@ -3910,444 +3867,461 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GEOSYS/GEOMOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BRGM, Oct 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004712v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+                <w:t xml:space="preserve">Présentation des travaux de thèse : Chronologie de l’adaptation des karsts et des versants à la dynamique d’incision quaternaire dans le bassin parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
+              <w:t xml:space="preserve">Séminaire GEOSYS/GEOMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRGM, Oct 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620920v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation and completeness of meandering rivers deposits: insights from numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
+              <w:t xml:space="preserve">Quaternaire 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442225v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infill dynamics and depositional patterns in gravel-bed chute cutoffs channels: the Ain River, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preservation and completeness of meandering rivers deposits: insights from numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442221v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Quaternary in the Paris Basin: 3D restitution of alluvium geometry in the bottom of major valleys in the Seine catchment</w:t>
               </w:r>
@@ -4452,890 +4426,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique sociétale et évolutions des paysages fluviatiles de la Seine : exemples de paléo-chenaux sur le territoire de la Petite-Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infill dynamics and depositional patterns in gravel-bed chute cutoffs channels: the Ain River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eschbach</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5eme colloque des Zones Ateliers-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Blois, France</w:t>
+              <w:t xml:space="preserve">IMS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118705v1</w:t>
+                <w:t xml:space="preserve">hal-03442221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls of bifurcation geometry on bed deposition patterns during experimental channel abandonments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique sociétale et évolutions des paysages fluviatiles de la Seine : exemples de paléo-chenaux sur le territoire de la Petite-Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.2019 - 1022</w:t>
+              <w:t xml:space="preserve">5eme colloque des Zones Ateliers-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404503v1</w:t>
+                <w:t xml:space="preserve">hal-03118705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment partitioning related to a deep structure in Northwestern Bengal during the Late Quaternary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controls of bifurcation geometry on bed deposition patterns during experimental channel abandonments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Vienna, Austria. pp.2018 - 5002</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.2019 - 1022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848104v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition of a Process-Based Model, Flumy: from Meandering Fluvial Systems to Channelized Turbidite Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediment partitioning related to a deep structure in Northwestern Bengal during the Late Quaternary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Goodbred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadam Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Vienna, Austria. pp.2018 - 5002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848080v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of landscape reorganization under changing external forcing: implications to climate-driven knickpoints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Tejedor</w:t>
+                <w:t xml:space="preserve">Transposition of a Process-Based Model, Flumy: from Meandering Fluvial Systems to Channelized Turbidite Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Efi Foufoula-Georgiou</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517897v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic evolution and sediment partitioning in the Tista Fan and Barind Tract areas, NW Bangladesh, during the Late Quaternary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence of landscape reorganization under changing external forcing: implications to climate-driven knickpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Tejedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Graal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efi Foufoula-Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402228v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the scale-and process-dependent reorganization of landscape under climatic change: inferences from an experimental landscape</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphic evolution and sediment partitioning in the Tista Fan and Barind Tract areas, NW Bangladesh, during the Late Quaternary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Graal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Goodbred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Zaliapin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammed Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402215v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submarine deposition and braiding under experimental density current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Limaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Paola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5373,64 +5334,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic Source-to-Sink of the African margin of the Equatorial Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,491 +5453,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01309431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic surface dynamics of West Africa: Drainage, hot spot swell growth, erosion budget and offshore sedimentary record</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rouby</w:t>
+                <w:t xml:space="preserve">Quantifying the scale-and process-dependent reorganization of landscape under climatic change: inferences from an experimental landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Tejedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Zaliapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efi Foufoula-Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02295419v1</w:t>
+                <w:t xml:space="preserve">hal-01402215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic evolution of the Ivory Coast- Ghana transform margin : implication for a source-to-sink analysis of the Volta drainage system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cenozoic surface dynamics of West Africa: Drainage, hot spot swell growth, erosion budget and offshore sedimentary record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.76-77</w:t>
+              <w:t xml:space="preserve">35th International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01080728v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02295419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source to sink study of non-cylindrical rifted passive margins: the case of the Gulf of Guinea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Cenozoic evolution of the Ivory Coast- Ghana transform margin : implication for a source-to-sink analysis of the Volta drainage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérome Calves</w:t>
+                <w:t xml:space="preserve">Jing Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-5223</w:t>
+              <w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France. pp.76-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853327v1</w:t>
+                <w:t xml:space="preserve">insu-01080728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Source to sink study of non-cylindrical rifted passive margins: the case of the Gulf of Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérome Calves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-5223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00853327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shrinking and splitting of drainage basins along the Aconquija Range (Argentina) from the migration of its main drainage divide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moyano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.EP52A-04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00610442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5986,51 +6068,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIREN-Seine phase 9 -Rapport 2025 -Evolution fluviatile en Bassée depuis la Préhistoire 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6039,139 +6121,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Gabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PIREN Seine. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des paysages dans la plaine alluviale de la Petite-Seine depuis le Néolithique, restitution des tracés fluviatiles et contexte paléoenvironnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6200,73 +6282,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PIREN Seine phase 8. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d’abandon de chenaux dans le territoire de la Petite-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6322,187 +6404,187 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography, image, and flow model data for experimental density currents, St. Anthony Falls Laboratory, 2015-2017,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Limaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Y. J. Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brady Z. Foreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhei Komatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] University of Minnesota. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6570,51 +6652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF241CF7"/>
+    <w:nsid w:val="F5FA4FE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6801,51 +6883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8857-8269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182047946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14111082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43849-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Raff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pickering" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sincavage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ayers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38057-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szewczyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5260" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404480v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Steckler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sincavage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12425" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-275-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Limaye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Z. Foreman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Komatsu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12453" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01567059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Bamba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.02.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Chris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JF004239" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Y. J. Lai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. C. Hung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072964" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Voller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-11-2016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Christophoul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Metelka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.04.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00982077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04317879v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356837v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05004722v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05004712v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadam Hossain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Singh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tejedor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Foufoula-Georgiou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Graal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hossain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402215v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Zaliapin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393798v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309431v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02295419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853327v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Calves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494845v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fournier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gabert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555666v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8857-8269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182047946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14111082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43849-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Raff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pickering" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sincavage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ayers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38057-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szewczyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5260" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404480v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Steckler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sincavage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12425" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-275-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01567059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Limaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Z. Foreman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Komatsu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12453" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Bamba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.02.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Chris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JF004239" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Y. J. Lai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. C. Hung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072964" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Voller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-11-2016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Christophoul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Metelka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.04.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00982077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04317879v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05004722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05004712v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadam Hossain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Singh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tejedor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Foufoula-Georgiou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Graal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hossain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393798v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309431v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Zaliapin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02295419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Calves" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gabert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>