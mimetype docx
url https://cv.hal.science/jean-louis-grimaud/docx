--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -348,425 +348,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine channel stacking patterns controlled by the autogenic 3D kinematics of meander bends</w:t>
+                <w:t xml:space="preserve">Peridotite Weathering and Ni Redistribution in New Caledonian Laterite Profiles: Influence of Climate, Hydrology, and Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemay Martin</w:t>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+                <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ors</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 540 (1), </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP540-2022-143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min14111082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082222v1</w:t>
+                <w:t xml:space="preserve">hal-04770745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridotite Weathering and Ni Redistribution in New Caledonian Laterite Profiles: Influence of Climate, Hydrology, and Structure</w:t>
+                <w:t xml:space="preserve">Incision and rock uplift along the Lower Seine River since Marine Isotope Stage 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Diana Chourio‐camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoram Teitler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Favier</w:t>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (11), pp.1082. </w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min14111082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770745v1</w:t>
+                <w:t xml:space="preserve">hal-04626073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incision and rock uplift along the Lower Seine River since Marine Isotope Stage 8</w:t>
+                <w:t xml:space="preserve">Submarine channel stacking patterns controlled by the autogenic 3D kinematics of meander bends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Chourio‐camacho</w:t>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bessin</w:t>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 540 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.3640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP540-2022-143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626073v1</w:t>
+                <w:t xml:space="preserve">hal-04082222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral river erosion impacts the preservation of Neolithic enclosures in alluvial plains</w:t>
               </w:r>
@@ -1020,103 +1020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-Karst Silicification Related to Late Ni Reworking in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Teitler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (4), pp.518. </w:t>
@@ -1167,90 +1167,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation and Completeness of Fluvial Meandering Deposits Influenced by Channel Motions and Overbank Sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemay Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1310,51 +1310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1395,395 +1395,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexural deformation controls on Late Quaternary sediment dispersal in the Garo‐Rajmahal Gap, NW Bengal Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence for bifurcation angles control on abandoned channel fill geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12425⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.275-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-8-275-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404480v1</w:t>
+                <w:t xml:space="preserve">hal-02562670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic variability of submarine channelized systems along continental margins: Comparison with fluvial meandering channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 115, pp.104295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for bifurcation angles control on abandoned channel fill geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexural deformation controls on Late Quaternary sediment dispersal in the Garo‐Rajmahal Gap, NW Bengal Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goodbred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Steckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Szewczyk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Sincavage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (2), pp.275-288. </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-8-275-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bre.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562670v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic sediment budget of West Africa and the Niger delta</w:t>
               </w:r>
@@ -2888,51 +2888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations sociétés - milieux en Petite-Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale. In V. Riquier (ed.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3030,51 +3030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrondière-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,687 +3356,687 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining geological ages of the depositional alluvial infills in the Bassée region based on ESR and OSL dating methods</w:t>
+                <w:t xml:space="preserve">Chronologie de l’adaptation des karsts et des versants à la dynamique d’incision quaternaire dans le Bassin parisien : présentation de l'avancement des travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre, Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées RGF Bassin parisien &amp; Alpes et bassins périphériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRGM, Mar 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483432v1</w:t>
+                <w:t xml:space="preserve">hal-05004722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie de l’adaptation des karsts et des versants à la dynamique d’incision quaternaire dans le Bassin parisien : présentation de l'avancement des travaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Etude des accumulations sédimentaires en basse et moyenne vallée de la Seine : vers la quantification des apports latéraux à partir de l'identification des processus et des sources d'apports sédimentaires. Exemple du méandre d'Anneville-Ambourville (Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RGF Bassin parisien &amp; Alpes et bassins périphériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BRGM, Mar 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Réunion des sciences de la Terre 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004722v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des accumulations sédimentaires en basse et moyenne vallée de la Seine : vers la quantification des apports latéraux à partir de l'identification des processus et des sources d'apports sédimentaires. Exemple du méandre d'Anneville-Ambourville (Seine-Maritime)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+                <w:t xml:space="preserve">Des connaissances pour l’action - Retour sur la construction d’un fascicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des sciences de la Terre 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du PIREN seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356837v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des connaissances pour l’action - Retour sur la construction d’un fascicule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gobert</w:t>
+                <w:t xml:space="preserve">Le méandre d'Anneville-Ambourville (SeineMaritime, France) : étude des sources des apports sédimentaires et des processus de dépôts pour appréhender la genèse, la mobilisation et les transferts sédimentaires dans la vallée de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du PIREN seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568982v1</w:t>
+                <w:t xml:space="preserve">hal-05356868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le méandre d'Anneville-Ambourville (SeineMaritime, France) : étude des sources des apports sédimentaires et des processus de dépôts pour appréhender la genèse, la mobilisation et les transferts sédimentaires dans la vallée de la Seine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Constraining geological ages of the depositional alluvial infills in the Bassée region based on ESR and OSL dating methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356868v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des travaux de thèse : Chronologie de l’adaptation des karsts et des versants à la dynamique d’incision quaternaire dans le bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GEOSYS/GEOMOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRGM, Oct 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4113,51 +4113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
@@ -4180,381 +4180,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation and completeness of meandering rivers deposits: insights from numerical simulations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Late Quaternary in the Paris Basin: 3D restitution of alluvium geometry in the bottom of major valleys in the Seine catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimaud Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442225v1</w:t>
+                <w:t xml:space="preserve">hal-03589498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary in the Paris Basin: 3D restitution of alluvium geometry in the bottom of major valleys in the Seine catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grimaud Jean-Louis</w:t>
+                <w:t xml:space="preserve">Infill dynamics and depositional patterns in gravel-bed chute cutoffs channels: the Ain River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tissoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">IMS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589498v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infill dynamics and depositional patterns in gravel-bed chute cutoffs channels: the Ain River, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preservation and completeness of meandering rivers deposits: insights from numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442221v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sociétale et évolutions des paysages fluviatiles de la Seine : exemples de paléo-chenaux sur le territoire de la Petite-Seine</w:t>
               </w:r>
@@ -4665,77 +4665,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls of bifurcation geometry on bed deposition patterns during experimental channel abandonments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.2019 - 1022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4879,847 +4879,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposition of a Process-Based Model, Flumy: from Meandering Fluvial Systems to Channelized Turbidite Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lemay Martin</w:t>
+                <w:t xml:space="preserve">Experimental evidence of landscape reorganization under changing external forcing: implications to climate-driven knickpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Tejedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ors</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efi Foufoula-Georgiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848080v1</w:t>
+                <w:t xml:space="preserve">hal-01517897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of landscape reorganization under changing external forcing: implications to climate-driven knickpoints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Tejedor</w:t>
+                <w:t xml:space="preserve">Transposition of a Process-Based Model, Flumy: from Meandering Fluvial Systems to Channelized Turbidite Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Efi Foufoula-Georgiou</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517897v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic evolution and sediment partitioning in the Tista Fan and Barind Tract areas, NW Bangladesh, during the Late Quaternary</w:t>
+                <w:t xml:space="preserve">Submarine deposition and braiding under experimental density current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Graal</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Limaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Paola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402228v1</w:t>
+                <w:t xml:space="preserve">hal-01393798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine deposition and braiding under experimental density current</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cenozoic Source-to-Sink of the African margin of the Equatorial Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-4887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393798v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01309431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic Source-to-Sink of the African margin of the Equatorial Atlantic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Huyghe</w:t>
+                <w:t xml:space="preserve">Quantifying the scale-and process-dependent reorganization of landscape under climatic change: inferences from an experimental landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Tejedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillocheau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ilya Zaliapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efi Foufoula-Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-4887</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01309431v1</w:t>
+                <w:t xml:space="preserve">hal-01402215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the scale-and process-dependent reorganization of landscape under climatic change: inferences from an experimental landscape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Tejedor</w:t>
+                <w:t xml:space="preserve">Cenozoic surface dynamics of West Africa: Drainage, hot spot swell growth, erosion budget and offshore sedimentary record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">35th International Geological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402215v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02295419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic surface dynamics of West Africa: Drainage, hot spot swell growth, erosion budget and offshore sedimentary record</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphic evolution and sediment partitioning in the Tista Fan and Barind Tract areas, NW Bangladesh, during the Late Quaternary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anicet Beauvais</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Graal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Goodbred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02295419v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenozoic evolution of the Ivory Coast- Ghana transform margin : implication for a source-to-sink analysis of the Volta drainage system</w:t>
               </w:r>
@@ -5856,51 +5856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérome Calves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6331,77 +6331,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d’abandon de chenaux dans le territoire de la Petite-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6652,51 +6652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5FA4FE6"/>
+    <w:nsid w:val="5D12E5BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6883,51 +6883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8857-8269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182047946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770745v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14111082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43849-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Raff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pickering" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sincavage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ayers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38057-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szewczyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5260" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404480v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Steckler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sincavage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12425" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-275-2020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01567059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Limaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Z. Foreman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Komatsu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12453" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Bamba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.02.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Chris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JF004239" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Y. J. Lai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. C. Hung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072964" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Voller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-11-2016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Christophoul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Metelka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.04.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00982077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04317879v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05004722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05004712v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadam Hossain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Singh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tejedor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Foufoula-Georgiou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402228v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Graal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hossain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393798v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309431v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Zaliapin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02295419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Calves" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gabert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-grimaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8857-8269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182047946" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Favier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14111082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gouge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43849-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Raff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodbred" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pickering" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sincavage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ayers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38057-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Szewczyk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5260" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-275-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grall" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goodbred" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Steckler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sincavage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12425" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01567059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rouby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Beauvais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12248" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01884803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Limaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Z. Foreman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Komatsu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12453" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Bamba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.02.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Paola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Chris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JF004239" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Y. J. Lai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. C. Hung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072964" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Voller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-4-11-2016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Christophoul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006169" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01419942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Metelka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.04.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097322v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.08.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00982077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04317879v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05004722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356837v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05004712v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442221v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodbred" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadam Hossain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517897v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tejedor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Foufoula-Georgiou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848080v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309431v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402215v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Zaliapin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02295419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Graal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hossain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080728v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Calves" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moyano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gabert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555666v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01848061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>