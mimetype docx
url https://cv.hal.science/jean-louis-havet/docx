--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -365,295 +365,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Phase Equilibria Measurements of the Carbon Dioxide + Cycloheptane Binary System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination and modelling of high-pressure phase behavior for the binary system CO2 + cyclooctane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Zid</w:t>
+                <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.105249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510148v1</w:t>
+                <w:t xml:space="preserve">hal-03200830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination and modelling of high-pressure phase behavior for the binary system CO2 + cyclooctane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+                <w:t xml:space="preserve">High-Pressure Phase Equilibria Measurements of the Carbon Dioxide + Cycloheptane Binary System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Zid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Privat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 174, pp.105249. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (1), pp.176-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200830v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Prebiotic Caramels Catalyzed by Ion-Exchange Resin Particles: Kinetic Model for the Formation of Di- d -fructose Dianhydrides</w:t>
               </w:r>
@@ -1285,298 +1285,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of trans-resveratrol from red wine and optimization by response surface methodology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mabille</w:t>
+                <w:t xml:space="preserve">PREBIOTIC DI-D-FRUCTOSE DIANHYDRIDE-ENRICHED CARAMELS: DEVELOPMENT OF BATCH PROCESS (1 L) AND OPTIMIZATION OF OPERATING CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Garcia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.95 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-4530.2011.00659.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.06.042⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488322v1</w:t>
+                <w:t xml:space="preserve">hal-01486780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREBIOTIC DI-D-FRUCTOSE DIANHYDRIDE-ENRICHED CARAMELS: DEVELOPMENT OF BATCH PROCESS (1 L) AND OPTIMIZATION OF OPERATING CONDITIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Idri</w:t>
+                <w:t xml:space="preserve">Extraction of trans-resveratrol from red wine and optimization by response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (1), pp.95 - 102. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (1), pp.56 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1745-4530.2011.00659.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486780v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMINATION OF THE METASTABLE ZONE WIDTH OF GLYCINE AQUEOUS SOLUTIONS FOR BATCH CRYSTALLIZATIONS</w:t>
               </w:r>
@@ -1679,51 +1679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of effective diffusion and transfer rate during the protopine extraction process from Fumaria officinalis L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid–liquid extraction of protopine from Fumaria officinalis L.—Experimental study and process optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,51 +2212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid–liquid extraction of protopine from Fumaria officinalis L.—Analysis determination, kinetic reaction and model building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2683,311 +2683,311 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in Process Engineering Education</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immersive technology for food science education: digital twin laboratory, safety and experimental modules for practical works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rebeca Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Bertrand</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7th International ISEKI-FOOD conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEKI FOOD association, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068901v1</w:t>
+                <w:t xml:space="preserve">hal-04527097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive technology for food science education: digital twin laboratory, safety and experimental modules for practical works</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in Process Engineering Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pommet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wafa Guiga</w:t>
+                <w:t xml:space="preserve">Clément Haustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
+                <w:t xml:space="preserve">Laure Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International ISEKI-FOOD conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEKI FOOD association, Jul 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527097v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immersive twin of a chemistry lab in virtual reality: how to design and use VR in classroom</w:t>
               </w:r>
@@ -2999,64 +2999,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3124,64 +3124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3249,51 +3249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,98 +3548,223 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l'influence de la température sur la cinétique d'adsorption du resvératrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diénaba Tandjigora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e congrès de la société française de génie des procédés (SFGP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masse volumique et équilibre liquide/vapeur sous basse pression du système binaire isooctane + propionate d'éthyle : mesures expérimentales et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3681,406 +3806,406 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in progress engineering education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Haustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and vapor-liquid equilibria at 101.3 kPa of binary mixtures containing ethyl acetate and a branched naphthenic compound: experimental data and modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive model of viscosity for a caramelization reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imelda Elizabeth Ortiz-Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE 2023)</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216668v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive model of viscosity for a caramelization reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density and vapor-liquid equilibria at 101.3 kPa of binary mixtures containing ethyl acetate and a branched naphthenic compound: experimental data and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE2023)</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480368v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4227,51 +4352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2025.107486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elizabeth Ortiz-Cerda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mabille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b04868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail El Bazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Moufarej Abou Jaoude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Havet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.06.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.06.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.03.068" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8NKMR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin-Paris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.07.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T497CTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Rakotondramasy-Rabesiaka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.06.042" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GBS167Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2011.00659.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKTSXW13-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauduet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.545301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.09.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7GFHK90-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Sghaier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.03.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G0W215-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondramasy-Rabesiaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fauduet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2008.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20XRP2F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.06.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KH73593-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKSHF4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463924031000086049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00892-X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX2L7478-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Billiau-Loreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14639240210143154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elizabeth Ortiz Cerda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Nagera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2025.107486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elizabeth Ortiz-Cerda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mabille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b04868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail El Bazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Moufarej Abou Jaoude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Havet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.06.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.06.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.03.068" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8NKMR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin-Paris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.07.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T497CTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2011.00659.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKTSXW13-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Rakotondramasy-Rabesiaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.06.042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GBS167Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauduet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.545301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.09.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7GFHK90-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Sghaier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.03.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G0W215-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondramasy-Rabesiaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fauduet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2008.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20XRP2F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.06.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KH73593-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKSHF4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463924031000086049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00892-X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX2L7478-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Billiau-Loreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14639240210143154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elizabeth Ortiz Cerda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Nagera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;naba Tandjigora" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>