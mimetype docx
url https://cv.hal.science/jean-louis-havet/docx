--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -365,295 +365,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination and modelling of high-pressure phase behavior for the binary system CO2 + cyclooctane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Pressure Phase Equilibria Measurements of the Carbon Dioxide + Cycloheptane Binary System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
+                <w:t xml:space="preserve">Sarra Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Privat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105249⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (1), pp.176-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200830v1</w:t>
+                <w:t xml:space="preserve">hal-03510148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Phase Equilibria Measurements of the Carbon Dioxide + Cycloheptane Binary System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
+                <w:t xml:space="preserve">Experimental determination and modelling of high-pressure phase behavior for the binary system CO2 + cyclooctane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
+                <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 67 (1), pp.176-181. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.105249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510148v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Prebiotic Caramels Catalyzed by Ion-Exchange Resin Particles: Kinetic Model for the Formation of Di- d -fructose Dianhydrides</w:t>
               </w:r>
@@ -1156,457 +1156,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic method for the determination of saturation curve and metastable zone width of lysine monohydrochloride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
+                <w:t xml:space="preserve">PREBIOTIC DI-D-FRUCTOSE DIANHYDRIDE-ENRICHED CARAMELS: DEVELOPMENT OF BATCH PROCESS (1 L) AND OPTIMIZATION OF OPERATING CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Garcia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.07.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.95 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-4530.2011.00659.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488312v1</w:t>
+                <w:t xml:space="preserve">hal-01486780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREBIOTIC DI-D-FRUCTOSE DIANHYDRIDE-ENRICHED CARAMELS: DEVELOPMENT OF BATCH PROCESS (1 L) AND OPTIMIZATION OF OPERATING CONDITIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Idri</w:t>
+                <w:t xml:space="preserve">Extraction of trans-resveratrol from red wine and optimization by response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (1), pp.95 - 102. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (1), pp.56 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1745-4530.2011.00659.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486780v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of trans-resveratrol from red wine and optimization by response surface methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">An automatic method for the determination of saturation curve and metastable zone width of lysine monohydrochloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Porte</w:t>
+                <w:t xml:space="preserve">Johanne Bonnin-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 81 (1), pp.56 - 61. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 332 (1), pp.75 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.06.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488322v1</w:t>
+                <w:t xml:space="preserve">hal-01488312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMINATION OF THE METASTABLE ZONE WIDTH OF GLYCINE AQUEOUS SOLUTIONS FOR BATCH CRYSTALLIZATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Bonnin-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1679,51 +1679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of effective diffusion and transfer rate during the protopine extraction process from Fumaria officinalis L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,51 +1808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of glycine polymorphs crystallized in water and physicochemical characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid–liquid extraction of protopine from Fumaria officinalis L.—Experimental study and process optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,51 +2212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid–liquid extraction of protopine from Fumaria officinalis L.—Analysis determination, kinetic reaction and model building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,277 +2717,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive technology for food science education: digital twin laboratory, safety and experimental modules for practical works</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in Process Engineering Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Garcia</w:t>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+                <w:t xml:space="preserve">Clément Haustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pommet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
+                <w:t xml:space="preserve">Laure Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International ISEKI-FOOD conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEKI FOOD association, Jul 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527097v1</w:t>
+                <w:t xml:space="preserve">hal-05068901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in Process Engineering Education</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Immersive technology for food science education: digital twin laboratory, safety and experimental modules for practical works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bertrand</w:t>
+                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7th International ISEKI-FOOD conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEKI FOOD association, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068901v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immersive twin of a chemistry lab in virtual reality: how to design and use VR in classroom</w:t>
               </w:r>
@@ -2999,64 +2999,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3124,64 +3124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3249,51 +3249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,64 +3590,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence de la température sur la cinétique d'adsorption du resvératrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diénaba Tandjigora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3836,368 +3836,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in progress engineering education</w:t>
+                <w:t xml:space="preserve">Predictive model of viscosity for a caramelization reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imelda Elizabeth Ortiz-Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068955v1</w:t>
+                <w:t xml:space="preserve">hal-04480368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive model of viscosity for a caramelization reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density and vapor-liquid equilibria at 101.3 kPa of binary mixtures containing ethyl acetate and a branched naphthenic compound: experimental data and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE2023)</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480368v1</w:t>
+                <w:t xml:space="preserve">hal-04216668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and vapor-liquid equilibria at 101.3 kPa of binary mixtures containing ethyl acetate and a branched naphthenic compound: experimental data and modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in progress engineering education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Haustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216668v2</w:t>
+                <w:t xml:space="preserve">hal-05068955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4352,51 +4352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2025.107486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elizabeth Ortiz-Cerda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mabille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b04868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail El Bazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Moufarej Abou Jaoude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Havet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.06.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.06.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.03.068" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8NKMR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin-Paris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.07.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T497CTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2011.00659.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKTSXW13-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Rakotondramasy-Rabesiaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.06.042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GBS167Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauduet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.545301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.09.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7GFHK90-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Sghaier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.03.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G0W215-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondramasy-Rabesiaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fauduet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2008.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20XRP2F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.06.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KH73593-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKSHF4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463924031000086049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00892-X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX2L7478-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Billiau-Loreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14639240210143154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elizabeth Ortiz Cerda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Nagera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;naba Tandjigora" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068955v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2025.107486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elizabeth Ortiz-Cerda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mabille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b04868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail El Bazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Moufarej Abou Jaoude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Havet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.06.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.06.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.03.068" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8NKMR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2011.00659.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKTSXW13-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Rakotondramasy-Rabesiaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.06.042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GBS167Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin-Paris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.07.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T497CTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauduet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.545301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.09.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7GFHK90-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Sghaier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.03.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G0W215-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondramasy-Rabesiaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fauduet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2008.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20XRP2F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.06.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KH73593-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKSHF4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463924031000086049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00892-X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX2L7478-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Billiau-Loreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14639240210143154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elizabeth Ortiz Cerda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Nagera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;naba Tandjigora" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>