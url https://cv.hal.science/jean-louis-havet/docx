--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -365,295 +365,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Phase Equilibria Measurements of the Carbon Dioxide + Cycloheptane Binary System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination and modelling of high-pressure phase behavior for the binary system CO2 + cyclooctane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Zid</w:t>
+                <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.105249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510148v1</w:t>
+                <w:t xml:space="preserve">hal-03200830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination and modelling of high-pressure phase behavior for the binary system CO2 + cyclooctane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+                <w:t xml:space="preserve">High-Pressure Phase Equilibria Measurements of the Carbon Dioxide + Cycloheptane Binary System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Zid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
+                <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Privat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 174, pp.105249. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (1), pp.176-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200830v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Prebiotic Caramels Catalyzed by Ion-Exchange Resin Particles: Kinetic Model for the Formation of Di- d -fructose Dianhydrides</w:t>
               </w:r>
@@ -1156,328 +1156,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREBIOTIC DI-D-FRUCTOSE DIANHYDRIDE-ENRICHED CARAMELS: DEVELOPMENT OF BATCH PROCESS (1 L) AND OPTIMIZATION OF OPERATING CONDITIONS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Idri</w:t>
+                <w:t xml:space="preserve">Extraction of trans-resveratrol from red wine and optimization by response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-4530.2011.00659.x⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (1), pp.56 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486780v1</w:t>
+                <w:t xml:space="preserve">hal-01488322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of trans-resveratrol from red wine and optimization by response surface methodology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mabille</w:t>
+                <w:t xml:space="preserve">PREBIOTIC DI-D-FRUCTOSE DIANHYDRIDE-ENRICHED CARAMELS: DEVELOPMENT OF BATCH PROCESS (1 L) AND OPTIMIZATION OF OPERATING CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Garcia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 81 (1), pp.56 - 61. </w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.95 - 102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.06.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-4530.2011.00659.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488322v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic method for the determination of saturation curve and metastable zone width of lysine monohydrochloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1679,51 +1679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of effective diffusion and transfer rate during the protopine extraction process from Fumaria officinalis L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,51 +1808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of glycine polymorphs crystallized in water and physicochemical characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid–liquid extraction of protopine from Fumaria officinalis L.—Experimental study and process optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,51 +2212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid–liquid extraction of protopine from Fumaria officinalis L.—Analysis determination, kinetic reaction and model building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,277 +2717,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in Process Engineering Education</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immersive technology for food science education: digital twin laboratory, safety and experimental modules for practical works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rebeca Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Bertrand</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7th International ISEKI-FOOD conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEKI FOOD association, Jul 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068901v1</w:t>
+                <w:t xml:space="preserve">hal-04527097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive technology for food science education: digital twin laboratory, safety and experimental modules for practical works</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+                <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in Process Engineering Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pommet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wafa Guiga</w:t>
+                <w:t xml:space="preserve">Clément Haustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lagarde</w:t>
+                <w:t xml:space="preserve">Laure Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International ISEKI-FOOD conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEKI FOOD association, Jul 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527097v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immersive twin of a chemistry lab in virtual reality: how to design and use VR in classroom</w:t>
               </w:r>
@@ -2999,64 +2999,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3124,64 +3124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3249,51 +3249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,64 +3590,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence de la température sur la cinétique d'adsorption du resvératrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diénaba Tandjigora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Rakotondramasy-Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3836,243 +3836,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive model of viscosity for a caramelization reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density and vapor-liquid equilibria at 101.3 kPa of binary mixtures containing ethyl acetate and a branched naphthenic compound: experimental data and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE2023)</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480368v1</w:t>
+                <w:t xml:space="preserve">hal-04216668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and vapor-liquid equilibria at 101.3 kPa of binary mixtures containing ethyl acetate and a branched naphthenic compound: experimental data and modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive model of viscosity for a caramelization reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imelda Elizabeth Ortiz-Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE 2023)</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216668v2</w:t>
+                <w:t xml:space="preserve">hal-04480368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of immersive modules of safety and pilot equipment for practical works in progress engineering education</w:t>
               </w:r>
@@ -4084,77 +4084,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Haustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, France</w:t>
@@ -4352,51 +4352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2025.107486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elizabeth Ortiz-Cerda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mabille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b04868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail El Bazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Moufarej Abou Jaoude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Havet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.06.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.06.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.03.068" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8NKMR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2011.00659.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKTSXW13-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Rakotondramasy-Rabesiaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.06.042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GBS167Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin-Paris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.07.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T497CTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauduet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.545301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.09.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7GFHK90-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Sghaier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.03.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G0W215-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondramasy-Rabesiaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fauduet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2008.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20XRP2F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.06.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KH73593-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKSHF4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463924031000086049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00892-X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX2L7478-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Billiau-Loreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14639240210143154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elizabeth Ortiz Cerda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Nagera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;naba Tandjigora" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2025.107486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elizabeth Ortiz-Cerda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mabille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b04868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail El Bazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Moufarej Abou Jaoude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Havet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.06.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.06.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Garcia Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.03.068" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8NKMR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Rakotondramasy-Rabesiaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.06.042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GBS167Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.2011.00659.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKTSXW13-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin-Paris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.07.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T497CTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fauduet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2011.545301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.09.030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7GFHK90-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Sghaier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.03.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G0W215-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotondramasy-Rabesiaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Porte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fauduet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2008.10.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20XRP2F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.06.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KH73593-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2006.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKSHF4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488358v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463924031000086049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00892-X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX2L7478-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Billiau-Loreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14639240210143154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garcia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pommet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069004v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Elizabeth Ortiz Cerda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Nagera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456127v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#233;naba Tandjigora" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>