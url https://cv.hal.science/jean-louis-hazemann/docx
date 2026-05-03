--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis hazemann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (208)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hydrogen sulfide and trisulfur radical ion in molybdenum transport by hydrothermal fluids: implications for porphyry-epithermal Cu-Au-Mo deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Klemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 412, pp.90-109. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2025.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Preparation and Activation on the Speciation of Carbon‐Supported Mo–W Carbides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parviz Azimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (4), pp.e00006. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202600006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transparent IHPV for the in-situ geochemical characterization of magmatic volatile phases and melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Del-Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 466, pp.108381. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05093808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of ThomX Compton source subsystems and demonstration of 10$^{10}$ X-rays/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.023401. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevaccelbeams.28.023401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Mitochondrial Localization of a Highly Cytotoxic Organogold(III) Complex with Diphosphine Ancillary Ligand in Lung Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (22), pp.e202422763. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202422763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray absorption spectroscopy using the FAME autoclave: a window into fluid-mineral-melt interactions in the Earth’s crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (3), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2024.2380916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First production of X-rays at the ThomX high-intensity Compton source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 139 (5), pp.459. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-024-05186-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Oxidized Platinum Single Atoms on Chlorinated Y-Alumina Support by Density Functional Theory Calculations and X-Ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana T.F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Legens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.115212. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2023.115212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel high-pressure/high-temperature reactor cell for in situ and operando x-ray absorption spectroscopy studies of heterogeneous catalysts at synchrotron facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (5), pp.055103. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0202557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Key Active Species in the Conversion of C6 and C4 Sugars by Tungsten and Molybdenum Homogeneous Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah El Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (14), pp.10998-11013. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.4c02791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProSPyX: software for post-processing images of X-ray ptychography with spectral capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anico Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (2), pp.399 - 408. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s160057752400016x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical hydrogenation selectivity of platinum by reactive environment modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Cazemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lavrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (23), pp.8223-8234. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4QI01820F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Structure of Tungstate and Molybdate Complexes with Glucose, Mannose and Erythrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah El Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (6), pp.3129-3136. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First X-ray spectral ptychography and resonant ptychographic computed tomography experiments at the SWING beamline from Synchrotron SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anico Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pairis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (4), pp.867 - 876. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600577524003229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive hydrothermal conversion of uranyl oxalates into UO$_{2+x}$ monitored by in situ XANES analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.13982-13995. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT01451K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of degassing during decompression of basaltic magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bonechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Polacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Arzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (33), pp.eado2585. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.ado2585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of Metal-Sugar Complexes : When Tungstate Combines with D-Mannose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah El Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Legens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (19), pp.7545-7556. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Synthesis in the Presence of Metallosiloxanes for the Quantitative Encapsulation of Metal Species for the Selective Catalytic Reduction (SCR) of NO x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rushana Khairova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Dikhtiarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Cerrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudheesh Kumar Veeranmaril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (40), pp.e202311048. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202311048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding W/H-ZSM-5 catalysts for the dehydroaromatization of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Çağlayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan-Adrian Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Dikhtiarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.2748-2762. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cy00103b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the perovskite phase in UO2-based samples under conditions representative of a severe nuclear accident by XANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Klosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lechelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Drouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.123792. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact-rigid multi-analyser for energy and angle filtering of high-resolution X-ray experiments. Part 2. Efficiency of a single-crystal-comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.126-136. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600577522011250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Fate of Sub-Toxic Concentration of Functionalized Selenium Nanoparticles in Aggressive Prostate Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Andrea Gazze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toubhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (23), pp.2999. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13232999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li trapping in nanolayers of cation ‘disordered’ rock salt cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Diaz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip A Chater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.17415 - 17423. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ta04262b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding catalyst deactivation during the direct cracking of crude oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Alabdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuiana Shoinkhorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Dikhtiarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodriguez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (18), pp.5657-5670. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cy01125e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox dynamics of subduction revealed by arsenic in serpentinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanchez-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Yu. Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.36-41. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold speciation in hydrothermal fluids revealed by in situ high energy resolution X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desmaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107 (3), pp.369-376. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2022-8008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04074998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Platinum Speciation with X-ray Absorption Spectroscopy under High-Energy Resolution Fluorescence Detection Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.1602. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min12121602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure silica-supported transition metal catalysts for the non-oxidative dehydrogenation of ethane: confinement effects on the stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (17), pp.9445-9456. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ta00223j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and structure of platinum sulfide complexes in hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 336, pp.407-422. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2022.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure and role of Mn and Ce for NOx reduction in application-relevant catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Gevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linga Enakonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameen Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.2960. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification mechanisms of UO2 consolidated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Balice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cologna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (1), pp.719 - 728. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Cr-MFI Catalysts for the Nonoxidative Dehydrogenation of Ethane: Catalytic Performance and Nature of the Active Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.3988-3995. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.0c05170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arsenic-driven pump for invisible gold in hydrothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trisulfur radical ion S 3 •− controls platinum transport by hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desmaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena F Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (34), pp.e2109768118. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2109768118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Multifunctional Catalyst for the Direct Production of Gasoline-Range Isoparaffins from CO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhay Dokania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Cerrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACS Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (11), pp.1961-1974. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacsau.1c00317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible densification in nano-Li 2 MnO 3 cation disordered rock-salt Li-ion battery cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Diaz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (21), pp.10998-11010. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ta03372c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Br speciation in volcanic glasses and structural controls on halogen degassing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Brooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (6), pp.795-802. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2020-7273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction setup for breast tissue characterization: Experimental validation on beef phantoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Gentet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 972, pp.164075. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.164075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twofold advantage of gas bubbling for the advanced solvothermal preparation of efficient YAG:Ce nanophosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cantarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sònia Sousa Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.9382-9390. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TC02347G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel microstructural evolution during the VERDON-3 and 4 tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531, pp.152015. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of fission products release from nuclear fuels in severe accident conditions: effect of the pO 2 on Cs, Mo and Ba speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.2. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2019058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02458380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane dry reforming on supported cobalt nanoparticles promoted by boron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Abdulghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Hyun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Chang Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedour Alsabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.126-134. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2020.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission product speciation in the VERDON-3 and VERDON-4 MOX fuels samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 530, pp.151948. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale insight into the formation, size and location of platinum nanoparticles supported on γ-alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Teresa Fialho Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Chaniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.4193-4204. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.0c00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX ICS source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100051. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physo.2020.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal–Organic Framework-Derived Synthesis of Cobalt Indium Catalysts for the Hydrogenation of CO 2 to Methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Pustovarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Dikhtiarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Bavykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Gevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.5064-5076. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.0c00449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-ppm level high energy resolution fluorescence detected X-ray absorption spectroscopy of selenium in articular cartilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Suess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenny Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (11), pp.3488-3493. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9AN00207C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationships in metal organic framework derived mesoporous nitrogen-doped carbon containing atomically dispersed iron sites for CO2 electrochemical reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Osadchii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanna Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 378, pp.320-330. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2019.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning a Methanation Co Catalyst into an In–Co Methanol Producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Bavykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Yarulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Abdulghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Gevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nejib Hedhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.6910-6918. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b01638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2-supported Pt single atoms by surface organometallic chemistry for photocatalytic hydrogen evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jeantelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalaver Anjum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (44), pp.24429-24440. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP04470A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element partitioning between sulphides and melt: Evidence for Yb2+ and Sm2+ in EH chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ingrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaborieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 265, pp.182-197. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cysteine and sulfide in the interplay between microbial Hg(II) uptake and sulfur metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Catty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michaud-Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1219-1229. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9mt00077a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Descriptors Derived from Comparison of Mo and Fe as Active Metal for Methane Conversion to Aromatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanna Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Pidko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (47), pp.18814-18824. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b09710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reconstruction of NiMo electrocatalysts by operando spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Haspel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (25), pp.15031-15035. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA04494A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Conversion of CO 2 to Valuable Hydrocarbons in Highly Concentrated Potassium Iron Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Gevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Dutta Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Abou-Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.2879-2886. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201900762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A site-sensitive quasi-in situ strategy to characterize Mo/HZSM-5 during activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Kosinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Szécsényi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanna Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Yarulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 370, pp.321-331. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2019.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature and partitioning of invisible gold in the pyrite-fluid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.545-563. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2019.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel geometry for X-Ray diffraction mammary imaging: experimental validation on a breast phantom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10948, pp.109485O. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2511460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron record of asteroidal processes in carbonaceous chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montes-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (11), pp.2652-2665. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03595766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic consequences of ultrafine Pt clusters supported on SrTiO3 for photocatalytic overall water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel T Garcia-Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jeantelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 376, pp.180-190. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2019.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamic nature of Mo sites for methane dehydroaromatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Yarulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (21), pp.4801-4807. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SC01263F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-vivo mice mammary glands characterization using energy-dispersive x-ray diffraction and spacially resolved CdZnTe detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Medical imaging 2018:Physics of medical imaging, pp.105732B. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2292866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new solvothermal method for the synthesis of size-controlled YAG:Ce single-nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cantarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (47), pp.26857-26870. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ra05914d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the structure activity relationship of PtPd bimetallic catalysts prepared by surface organometallic chemistry and ion exchange during the reaction of iso-butane with hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al-Shareef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Saih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.34-51. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new high temperature reactor for operando XAS: Application for the dry reforming of methane over Ni/ZrO 2 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Delnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (3), pp.035109. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4998929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material-specific imaging system using energy-dispersive X-ray diffraction and spatially resolved CdZnTe detectors with potential application in breast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Barbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848, pp.91 - 98. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-operando elucidation of bimetallic CoNi nanoparticles during high-temperature CH 4 /CO 2 reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedour Alsabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Falivene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213, pp.177-189. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.04.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility and speciation of REE in high temperature fluids: insights from in situ XAS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mavrogenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (2), pp.73. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03717453.2017.1306271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of S on the aqueous and gaseous transport of Cu in porphyry and epithermal systems: Constraints from in situ XAS measurements up to 600 °C and 300 bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tripoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466, pp.500-511. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMC-designed silica supported tungsten oxo imidazolin-2-iminato methyl precatalyst for olefin metathesis reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.S. Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Samantaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (2), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Resolution Fluorescence Detected X-Ray Absorption Spectroscopy: A Powerful New Structural Tool in Environmental Biogeochemistry Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle F Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro F Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synchrotron radiation-based methods for environmental biogeochemistry, 46 (6), pp.1146-1157. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2017.01.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe catalysts for methane decomposition to produce hydrogen and carbon nano materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linga Reddy Enakonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Saih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, pp.44-59. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that Soil Properties and Organic Coating Drive the Phytoavailability of Cerium Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie F Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevassus-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (17), pp.9756-9764. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi resonance in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: Mode assignment and quantum nuclear effects from first principles molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Mouhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146 (13), pp.134102. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4979199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the hydrothermal geochemistry of europium(II/III) in light of new in-situ XAS spectroscopy results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artas Migdisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 459, pp.61 - 74. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Site VOx Moieties Generated on Silica by Surface Organometallic Chemistry: A Way To Enhance the Catalytic Activity in the Oxidative Dehydrogenation of Propane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bhatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dachwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), pp.5908-5921. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b01263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Magnetic Switchability Assisted by Hysteretic Valence Tautomerism in a Layered Two-Dimensional Manganese-Radical Coordination Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Suffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Tommasino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (50), pp.16493-16501. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b10544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel high-pressure windows made of glass-like carbon for x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (7), pp.075115. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Efficient Cobalt-Based Catalytic Sites for Oxygen Evolution on a Ta3N5 Photocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nurlaela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Takanabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (16), pp.5685-5694. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-pressure high-temperature setup for in situ Raman spectroscopy of supercritical fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile da Silva-Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 205 (10), pp.54-60. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2014.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOx/SiO2 Catalyst Prepared by Grafting VOCl3 on Silica for Oxidative Dehydrogenation of Propane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailin Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Saih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (20), pp.3332-3339. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur radical species form gold deposits on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A. Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Y. Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (44), pp.13484-13489. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1506378112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Noachian source region for the “Black Beauty” meteorite, and a source lithology for Mars surface hydrated dust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pommerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 427, pp.104-111. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and thermodynamic properties of manganese(II) chloride complexes in hydrothermal fluids: In situ XAS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. V. Grundler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 129, pp.77-95. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Thermal Stability of Bi(III) Oxy-Clusters in Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Tooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solution Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.314-325. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10953-014-0131-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 187, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray absorption spectroscopy investigations on radioactive matter using MARS beamline at SOLEIL synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cammelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (11), pp.957 - 972. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2013-2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Morphology and Hydrogen Coverage of Nanometric Pt/g-Al2O3 Particles by In Situ HERFD–XANES and Quantum Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gorczyca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moizan-Baslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William del Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (46), pp.12426. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201403585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, stability and geochemical role of palladium chloride complexes in hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena F. Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the mobilization of Zr in magmatic-hydrothermal processes in subduction zones from in situ fluid-melt partitioning experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanchez-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99 (8-9), pp.1616-1625. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2014.4799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superparamagnetic Iron Oxide Nanoparticles as Novel X-ray Enhancer for Low-Dose Radiation Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luitpold V. R. Distel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kröner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (23), pp.6159-6166. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5026224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold transport in hydrothermal fluids: Competition among the Cl−, Br−, HS− and NH3(aq) ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Rempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 376, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Cobalt Ions in γ-Fe 2 O 3 Nanoparticles by Direct Coprecipitation or Postsynthesis Adsorption: Dopant Localization and Magnetic Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (38), pp.19672-19683. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp405450p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science under Extreme Conditions of Pressures and Temperatures at the ESRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antonangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dmitriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav F. Filinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hanfland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08940886.2013.832591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth speciation in hydrothermal fluids: An X-ray absorption spectroscopy and solubility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Tooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, pp.156-172. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zr complexation in high pressure fluids and silicate melts and implications for the mobilization of HFSE in subduction zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sanchez-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104, pp.281-299. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver in geological fluids from in situ X-ray absorption spectroscopy and first-principles molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jonchiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari P. Seitsonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.501-523. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of high hydrostatic pressure on bacterial dissimilatory iron reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of monovalent ions on density fluctuations in hydrothermal aqueous solutions by small angle X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile da Silva-Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rochas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (4), pp.044515. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3679021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of native IEF and extended X-ray absorption fine structure to characterize zinc-binding sites from pI isoforms of SOD1 and A4V pathogenic mutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.1276-1281. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201100596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00699389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Ga3+-induced hydrothermal crystallization of a alpha-quartz type Ga1-xFexPO4 single crystal by in-situ X-ray Absorption Spectroscopy (XAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleiman Manhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (21), pp.11811-11819. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic3017485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray Absorption Spectroscopy Study of Si(1-x)GexO2 Dissolution and Germanium Speciation under Hydrothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.414-419. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201856p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy resolution five-crystal spectrometer for high quality fluorescence and absorption measurements on an X-ray Absorption Spectroscopy beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Delnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Braillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (6), pp.063104. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4728414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00708404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Science Approach to the Solid-Liquid Interface: Surface-Dependent Precipitation of Ni(OH)2 on a-Al2O3 Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Tougerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Fonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.7697-7701. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201201349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray absorption spectroscopy investigation of 1-alkyl-3-methylimidazolium bromide salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (7), pp.074505. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3625920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and thermodynamic properties for cobalt chloride complexes in hydrothermal fluids at 35-440 degrees C and 600 bar: An in-situ XAS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (5), pp.1227-1248. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of AsIII and AsV in hydrothermal fluids by in situ X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (3), pp.379-390. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random local strain effects in the relaxor ferroelectric BaTi1-xZrxO3: experimental and theoretical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laulhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Hippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kreisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (5-6), pp.438-452. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01411594.2010.547153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random alloy-like local structure of Fe(Se, S) 1− x Te x superconductors revealed by extended x-ray absorption fine structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mizuguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (42), pp.425701. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/23/42/425701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Cd and Pb in dust emitted from sinter plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (4), pp.445-450. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CopK from Cupriavidus metallidurans CH34 Binds Cu(I) in a Tetrathioether Site: Characterization by X-ray Absorption and NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mergeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (11), pp.3770-3777. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9083896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00549236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ XAS study of copper(I) transport as hydrosulfide complexes in hydrothermal solutions (25-592 degrees C, 180-600 bar): Speciation and solubility in vapor and liquid phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (16), pp.4723-4739. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B→A allomorphic transition in native starch and amylose spherocrystals monitored by in situ synchrotron X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montesanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rochas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.76-87. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm900920t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic speciation in fluid inclusions using micro-beam X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianne James-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (7), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2010.3411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Size Fractionation, Scanning Electron Microscopy, and X-ray Absorption Spectroscopy to Probe Zinc Speciation in Pig Slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2009.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Conformational Changes upon Copper Binding to Cupriavidus metallidurans CzcE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petit-Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.1913-1922. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi100001z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-heme structure in Cu,Zn superoxide dismutase from Haemophilus ducreyi by X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Pacello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 498 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abb.2010.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual proximal heme pocket geometry in the deoxygenated Thermobifida fusca: A combined spectroscopic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arcovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bonamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Boffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 147 (1-2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new view on gold speciation in sulfur-bearing hydrothermal fluids from in situ X-ray absorption spectroscopy and quantum-chemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris R Tagirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (18), pp.5406-5427. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of natural nanoparticles on the speciation of Ni in andosols of la Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (16), pp.4750-4760. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of uranium and selenium speciation in human and bacterial biological models to probe changes in their structural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avoscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Milgram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (7), pp.375-383. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2009.1626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical resilience of a ferrasol subjected to anoxia and organic matter amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Lahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Buzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (6), pp.1958-1971. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2008.0302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ X-ray absorption spectroscopy study of gold-chloride complexing in hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tagirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 259 (1-2), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of the active form of PerR: insights into the metal-induced activation of PerR and Fur proteins for DNA binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Jacquamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda A. K. Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (1), pp.20-31. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06753.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An X-Ray Absorption study of the dissolution of siderite at 300 bar between 50°C and 100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bénézeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 259, pp.8--16. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Pb release during Portland cement alteration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/adcr.2007.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal speciation in fluid inclusions using microbeam X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianne James-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2008.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solubility of nantokite (CuCl(s)) and Cu speciation in low-density fluids near the critical isochore: An in-situ XAS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (16), pp.4094-4106. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2008.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Spectroscopy on an X-ray Absorption Beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Palancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (2), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049508043768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00709583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relaxation around substitutional Cr3+ in pyrope garnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (5-6), pp.800-805. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2008.2823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAS characterisation of xenon bubbles in uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 266 (12-13), pp.2887 - 2891. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Absorption Spectroscopy Study of Solvation and Ion-Pairing in Aqueous Gallium Bromide Solutions at Supercritical Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianne James-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 147, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2008.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00709767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray absorption spectroscopy measurement of vapour-brine fractionation of antimony at hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Yu Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Gonchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.667-681. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/minmag.2008.072.2.627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (7), pp.3215-3222. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la702998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in arsenic speciation through a contaminated soil profile: A XAS based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Polya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 397, pp.178-189. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zn isotopic fractionation caused by sorption on goethite and 2-Lines ferrihydrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cacaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (19), pp.4886-4900. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2008.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanisms of iron redox reactions in silicate melts: The effects of temperature and alkali cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.2157-2168. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zr and Hf microalloying in an Al-Y-Fe amorphous alloy. Relation between local structure and glass-forming ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (17), pp.2569-2582. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802385286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and concentration fluctuations in SiO2-GeO2 optical fiber glass investigated by small angle x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (9), pp.094917. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2917384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pressure regulation device using high pressure isolation valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 121, pp.122003. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/121/12/122003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of zinc speciation in basic oxygen furnace flying dust by chemical extractions and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Depoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70 (11), pp.1945-1951. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the presence of U-Mo-Al ternary compounds in the UMo/Al interaction layer grown by thermal annealing: a coupled µ-XRD/µ-XAS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Palancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tucoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.1064-1075. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889807040010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of arsenic scavenging by iron (hydr)oxides in anoxic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ona-Nguema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71, pp.A1089-A1089. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of steel slag reused in road construction : a crystallographic and molecular (XANES) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 139 (3), pp.537-542. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local order and nanostructure induced by microalloying in Al–Y–Fe amorphous alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (29), pp.2758 - 2766. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XANES determination of chromium oxidation states in glasses: comparison with optical absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (11), pp.3578-3581. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2007.01905.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of ultra-thin vanadium layers in V/Ru superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Liscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Meneghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (48), pp.486005. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/19/48/486005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ determination of arsenic speciation in natural fluid inclusion from Au-rich quartz veins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. James-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (15), pp.A152-A152. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen bonding and coordination in normal and supercritical water from x-ray inelastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick H. L. Sit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.245413. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.245413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum Doped Hydrotreating Catalysts for Deep Hydrodesulfurization of Diesel Fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pessayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vrinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Son N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (12), pp. 3877-3883. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie060932x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density fluctuations in oxide glasses investigated by small-angle X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (Suppl. 1), pp.S512-S516. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889807000507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological approach for the vanadium K-edge X-ray absorption near-edge structure interpretation: Application to the speciation of vanadium in oxide phases from steel slag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (19), pp.5101-5110. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp063186i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature scanning small angle x-ray scattering measurements of structural relaxation in type-III vitreous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Semple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (8), pp.083535. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2799940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XAS study of the structure and thermodynamics of Cu(I) chloride complexes in brines up to high temperature (400 °C, 600 bar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71, pp.4920--4941. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relaxation around substitutional Cr3+ in MgAl2O4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (5), pp.054105. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.054105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and long-term sequestering of Zn in a naturally enriched soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (15), pp.A453-A453. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in situ XAFS determination of gold solubility and speciation in sulfur-rich hydrothermal solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. R. Tagirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.564. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard x-ray spectroscopy in Na x Co O 2 and superconducting Na x Co O 2 ∙ y H 2 O : Bulk Co electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yaresko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (7), pp.075108. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.075108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranyl sorption species at low coverage on Al-hydroxide: TRLFS and XAFS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Froideval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.5270-5284. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2006.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00119521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Combination of EXAFS Spectroscopy and Density Fractionation for the Speciation of Chromium within an Andosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (24), pp.7602 - 7608. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060906q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimony speciation in saline hydrothermal fluids: A combined X-ray absorption fine structure spectroscopy and solubility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Yu. Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petdang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.4196-4214. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of xenon aggregates in uranium dioxide using X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352 (1-3), pp.136 - 143. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of iron redox reactions in silicate liquids: A high-temperature X-ray absorption and Raman spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.190-195. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurements of density fluctuations and compressibility in silica glass as a function of temperature and thermal history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.224201. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.224201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback system of a liquid nitrogen cooled double-crystal monochromator: design and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.59-68. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049505037441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00713235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An X-ray absorption spectroscopy study of argutite solubility and aqueous Ge(IV) speciation in hydrothermal fluids to 500 degrees C and 400 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 217 (1-2), pp.127-145. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of metalloids by low-density hydrothermal fluids: Insights from X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAS Evidence of As(V) Association with Iron Oxyhydroxides in a Contaminated Soil at a Former Arsenical Pesticide Processing Plant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.9398-9405. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es050920n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAME : A new beamline for X-ray absorption investigations of very-diluted systems of environmental, material and biological interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Biquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Menthonnex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 115, pp.970-973. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1238/Physica.Topical.115a00970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Monte Carlo analysis of the local order in liquid Ge0.15Te0.85 alloys combining neutron scattering and X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bichara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.174209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure/high temperature cell for x-ray absorption and scattering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geaymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.043905. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1884188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Angle X-Ray Scattering of a supercritical electrolyte solution: the effect of ions on local density inhomogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.194505. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1902923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glass transition in vitreous silica by temperature scanning small-angle X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of microscopic hydrogen bonding disparities in supercritical water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Glatzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.154503. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2064867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic evolution of the As(OH)3 molecule in high temperature aqueous solutions: An x-ray absorption investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121, pp.8973. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.17851500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Insights of Cr Speciation in Leached Portland Cement Using X-ray Spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (21), pp.4864-4870. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0300113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium speciation in microgels: Kinetics Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chauveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sétphane Moustier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 217 (1-3), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00571-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron (III)-silica interactions in aqueous solution: Insights from X-ray absorption fine structure spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gs Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (19), pp.3559--3573. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(03)00160-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Zirconium Complexes for Gelling Polymers. A Combined X-ray Absorption Spectroscopy and Quantum Mechanical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chauveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (13), pp.2910-2920. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp027114c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigations of Co/ZrO 2 discontinuous multilayers by x-ray absorption fine structure spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Micha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (43), pp.7237-7252. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/15/43/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between density variation and electrical conductivity in supercritical selenium probed by Small Angle X-Ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Calzavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118 (24), pp.11235. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1574796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Zn speciation in a contaminated dredged sediment by μ-PIXE, μ-SXRF, EXAFS spectroscopy and principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (9), pp.1549-1567. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00875-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for ion pairing in supercritical aqueous electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso San Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Soetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 101 (1-3), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7322(02)00087-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reactions of Iron Borates with Lithium: Electrochemical and in Situ Mössbauer and X-ray Absorption Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ibarra-Palos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (3), pp.1166-1173. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm010694q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray absorption spectroscopy study of copper under potential deposition on Pt(111) : role of the anions on the Cu structural arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (19), pp. 3081-3091. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00227-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of zinc accumulated in the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 130, pp.1815-1826. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.007799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray absorption spectroscopy study of lithium insertion in a new disordered manganese oxi-iodide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ibarra-Palos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (19), pp.3171-3178. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00236-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An X-ray Absorption Fine Structure (XAFS) and Nuclear Magnetic Resonance (NMR) spectroscopy study of gallium-silica complexes in aqueous solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.(24) 4203-4222. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(02)00973-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00076917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of arsenic speciation in vapor phase to 500°C: Implications for As transport and fractionation in low-density crustal fluids and volcanic gases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar V. Zakirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.(19) 3453-3480. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(02)00946-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ QEXAFS investigation at Co K-edge of the sulfidation of a CoMo/Al2O3 hydrotreating catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Matsubayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 73, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependance of the density fluctuations of silica by small angle x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 82 (4), pp.431-438. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13642810208223131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of metal ions on clay minerals. III. Nucleation and epitaxial growth of Zn phyllosilicate on the edges of hectorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel L. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65, pp.4155-4170. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00700-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03606658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An X-ray absorption fine structure spectroscopy study of germanium-organic ligand complexes in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 163, pp.151-165. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00102-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and saturation magnetization properties of the manganese- and cobalt-substituted Fur (ferric uptake regulation) protein from Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacquamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gonzalez de Peredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aberdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (19), pp.6248-60. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi9823232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray absorption spectroscopy of a new zinc site in the fur protein from Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacquamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aberdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (8), pp.2564-71. </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi9721344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium Crystal Chemistry in Synthetic Goethites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-821-C2-822. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS Study on the Local Structure of Mo in Molten Nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Matsubayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-1179-C2-1180. </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19972182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS study on the local structure of Mo in molten nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Matsubayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.C2/1179-C2/1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Conductor to Metal Transition in Liquid Selenium at High Pressure and High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aberdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-983-C2-985. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19972108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS Study of the Nature of Zinc Complexation Sites in Humic Substances as a Function of Zn Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-799-C2-802. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS study of the nature of zinc complexation sites in humic substances as a function of Zn concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.799-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependent Local Instability of the Hg1212 Structure by Polarized EXAFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lanzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lusignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-1245-C2-1246. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19972215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS Measurements on Co-K and Pt-LIII Edges in (111) CoPt3 Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meneghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-1115-C2-1117. </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19972151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Homogeneity of the CuO2 Plane of the Oxygen Doped La2CuO4.1 System by Polarized EXAFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lanzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bianconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-1089-C2-1091. </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19972144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of lead speciation in contaminated soils by EXAFS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 30 (5), pp.1540-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray-absorption near-edge structure study of the electrooxidation reaction of CO on Pt50Ru50 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aberdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 398 (1-2), pp.43--47. </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0728(95)04140-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL-STUDY OF SI-GE TETRAHEDRAL SOLID-SOLUTION IN NI-CO-MG TALCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decarreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 222 (1-2), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-6090(92)90066-K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the transfers of metals and sulfur by geological fluids using in-situ spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena F Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desmaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.26178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-molecule&amp;quot; based calcification in Nannoconus, an extinct group of planktonic algae approximately 150 million years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajkumar Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anico Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04724594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning and innovative experimental setup accelerate Ptychographic X-ray Computed Tomography for characterizing heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anico Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherence 2024: 11th International Workshop on Phase Retrieval and Coherent Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAX IV, Sweden, Jun 2024, Helsinborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal reducing conversion of uranium(VI) oxalate into oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum group elements and sulfur in hydrothermal fluids: a love story told by in situ spectroscopy, molecular dynamics, and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.14357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of S3•- in molybdenum transport by hydrothermal fluids revealed by in situ X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Borchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Klemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMinKoln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization mechanisms of pure tetragonal zirconia nanocrystallites using an original supercritical-based synthesis route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimery Auxemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of German Crystallographic Society - Deutschen Gesellschaft für Kristallographie - DGK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutschen Gesellschaft für Kristallographie - DGK, Mar 2021, On Line, Germany. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of sulfur on the transfer of platinum group elements by hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG-XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of sulfur on the transfer of platinum group elements by geological fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desmaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On Line, France. </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.6034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral X-ray ptychography for the investigation of technical catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Shoinkhorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCr General Assembly XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Critical” trace elements in major minerals: old questions, new approaches and geochemical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon (virtuel ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la microstructure des matériaux minéralogiques hétérogènes à la nano-échèlle par imagerie ptychographique aux rayons-X cohérents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Elements Partitioning Between Sulphides and Melt: Evidence for Yb2+and Sm2+in EH Chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ingrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of sulfur on the transfer of platinoids by geological fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G S Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E F Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide phase characterization in simulated high burn-up UO$_2$ fuels in the early stages of a nuclear severe accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy resolution fluorescence detected x-ray absorption spectroscopy: a new powerful structural tool in environmental & geochemistry sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Delnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel d’une source Compton pour les applications en science des matériaux ; exemple de ThomX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFC (2016). 30e congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Cristallographie, Jul 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence potentielle de l’introduction de Miscanthus sur la spéciation du zinc dans des sols pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of uranium and selenium speciation in human and bacterial biological models to probe changes in their structural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Avoscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Milgram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Unterreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.Workshop on Chemical Speciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency of metal behaviours in a farralsol after an anoxic event simultaneous to rum vinasse amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Joint Annual Meeting GSA, SSSA, ASA, CSSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS Signatures of Structural Zn at Trace Levels in Layered Minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Absorption Fine Structure - XAFS13: 13th International Conference. Proceedings held at Stanford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Stanford, United States. pp.247-249, </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2644490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density fluctuations in oxide glasses investigated by SAXS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIII-th International Conference on small-Angle Scattering (SAS2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of long term behaviour of Pb present in trace amount in Portland cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop "Mechanisms and modelling of waste/cement interactions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Meiringen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of long term behaviour of heavy metals present in complexe matrices : case of lead in Portland cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on engineering for waste treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved XAFS studies on catalytic systems, keynote lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOSCAT, 18/07/04 - 21/07/04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS rapide et catalyse sous IF-CRG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pessayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Matsubayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion FAME : une Nouvelle Ligne d'Adsorption X et la Micro-Focalisation à Portée de l'Echantillon, 8/06/01 - 8/06/01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of heavy metal speciation in soils by EXAFS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hargé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on the Biogeochemistry of trace elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS study on the local structure of Mo in molten nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Matsubayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.C2/1179-C2/1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption mechanism of zinc and lead on birnessite: application to their speciation in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hargé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Silvester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Berkeley, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption mechanism of heavy metals on the phyllomanganate birnessite by EXAFS. Application to the speciation and immobilization of Zn and Pb in contamined soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hargé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Silvester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on X-ray Absorption Fine Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of zinc in soils by EXAFS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hargé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International conference on the biogeochemistry of trace elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of S 3 •- in molybdenum transport by hydrothermal fluids revealed by in situ X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Klemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechlorination of ferrous archaeological artefacts in subcritical conditions: understanding of the corrosion layer transformation thanks to a multi-scale characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation and Neutrons in Art and Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX project status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Variola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Petit-Jean-Genaz; Gianluigi Arduini; Peter Michel; Volker RW Schaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Particle Accelerator Conference IPAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dresden, Germany. Joint Accelerator Conferences Website, WEPRO052, pp.2062-2064, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01020895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of heavy metal speciation in soils by EXAFS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hargé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spéciation des métaux dans les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ecrin, 1999, Cahiers des Clubs CRIN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of natural groundwater from Bangladesh: Arsenic speciation evolution assessed by XAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoral Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander van Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard x-ray spectroscopy in NaxCoO2 and superconducting NaxCoO2 - yH2O: A view on the bulk Co electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yaresko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French CRG XAS beamlines Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Analyses par Spectroscopies, Tomographie et Emission de Rayons X - ASTER'X, Grenoble (France), France. 2025, pp.236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis hazemann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (208)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hydrogen sulfide and trisulfur radical ion in molybdenum transport by hydrothermal fluids: implications for porphyry-epithermal Cu-Au-Mo deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Klemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 412, pp.90-109. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2025.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Preparation and Activation on the Speciation of Carbon‐Supported Mo–W Carbides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parviz Azimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (4), pp.e00006. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202600006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transparent IHPV for the in-situ geochemical characterization of magmatic volatile phases and melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Del-Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 466, pp.108381. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05093808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of ThomX Compton source subsystems and demonstration of 10$^{10}$ X-rays/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.023401. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevaccelbeams.28.023401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Mitochondrial Localization of a Highly Cytotoxic Organogold(III) Complex with Diphosphine Ancillary Ligand in Lung Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Soep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwyn Remadna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (22), pp.e202422763. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202422763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray absorption spectroscopy using the FAME autoclave: a window into fluid-mineral-melt interactions in the Earth’s crust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (3), pp.277-293. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2024.2380916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Key Active Species in the Conversion of C6 and C4 Sugars by Tungsten and Molybdenum Homogeneous Salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah El Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (14), pp.10998-11013. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.4c02791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProSPyX: software for post-processing images of X-ray ptychography with spectral capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anico Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (2), pp.399 - 408. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s160057752400016x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Oxidized Platinum Single Atoms on Chlorinated Y-Alumina Support by Density Functional Theory Calculations and X-Ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana T.F. Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Legens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 429, pp.115212. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2023.115212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel high-pressure/high-temperature reactor cell for in situ and operando x-ray absorption spectroscopy studies of heterogeneous catalysts at synchrotron facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (5), pp.055103. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0202557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First production of X-rays at the ThomX high-intensity Compton source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manar Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 139 (5), pp.459. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-024-05186-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical hydrogenation selectivity of platinum by reactive environment modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Cazemier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Lavrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (23), pp.8223-8234. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4QI01820F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Structure of Tungstate and Molybdate Complexes with Glucose, Mannose and Erythrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah El Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (6), pp.3129-3136. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First X-ray spectral ptychography and resonant ptychographic computed tomography experiments at the SWING beamline from Synchrotron SOLEIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anico Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pairis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (4), pp.867 - 876. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600577524003229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive hydrothermal conversion of uranyl oxalates into UO$_{2+x}$ monitored by in situ XANES analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.13982-13995. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT01451K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of degassing during decompression of basaltic magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bonechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Polacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Arzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (33), pp.eado2585. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.ado2585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Synthesis in the Presence of Metallosiloxanes for the Quantitative Encapsulation of Metal Species for the Selective Catalytic Reduction (SCR) of NO x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rushana Khairova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Dikhtiarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Cerrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudheesh Kumar Veeranmaril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (40), pp.e202311048. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202311048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding W/H-ZSM-5 catalysts for the dehydroaromatization of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Çağlayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan-Adrian Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Dikhtiarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.2748-2762. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3cy00103b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of Metal-Sugar Complexes : When Tungstate Combines with D-Mannose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah El Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Legens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (19), pp.7545-7556. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the perovskite phase in UO2-based samples under conditions representative of a severe nuclear accident by XANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Klosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lechelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Drouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 319, pp.123792. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact-rigid multi-analyser for energy and angle filtering of high-resolution X-ray experiments. Part 2. Efficiency of a single-crystal-comb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.126-136. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s1600577522011250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular Fate of Sub-Toxic Concentration of Functionalized Selenium Nanoparticles in Aggressive Prostate Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Andrea Gazze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toubhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (23), pp.2999. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13232999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li trapping in nanolayers of cation ‘disordered’ rock salt cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Diaz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip A Chater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.17415 - 17423. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ta04262b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding catalyst deactivation during the direct cracking of crude oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Alabdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuiana Shoinkhorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Dikhtiarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodriguez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (18), pp.5657-5670. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cy01125e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox dynamics of subduction revealed by arsenic in serpentinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanchez-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Yu. Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.36-41. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold speciation in hydrothermal fluids revealed by in situ high energy resolution X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desmaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107 (3), pp.369-376. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2022-8008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04074998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure silica-supported transition metal catalysts for the non-oxidative dehydrogenation of ethane: confinement effects on the stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (17), pp.9445-9456. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ta00223j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Platinum Speciation with X-ray Absorption Spectroscopy under High-Energy Resolution Fluorescence Detection Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.1602. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min12121602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and structure of platinum sulfide complexes in hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.F. Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 336, pp.407-422. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2022.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the structure and role of Mn and Ce for NOx reduction in application-relevant catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Gevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linga Enakonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameen Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.2960. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30679-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification mechanisms of UO2 consolidated by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Balice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cologna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (1), pp.719 - 728. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An arsenic-driven pump for invisible gold in hydrothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Cr-MFI Catalysts for the Nonoxidative Dehydrogenation of Ethane: Catalytic Performance and Nature of the Active Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.3988-3995. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.0c05170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trisulfur radical ion S 3 •− controls platinum transport by hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desmaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena F Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (34), pp.e2109768118. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2109768118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Multifunctional Catalyst for the Direct Production of Gasoline-Range Isoparaffins from CO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhay Dokania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Luis Cerrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACS Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (11), pp.1961-1974. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacsau.1c00317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction setup for breast tissue characterization: Experimental validation on beef phantoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Gentet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 972, pp.164075. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.164075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twofold advantage of gas bubbling for the advanced solvothermal preparation of efficient YAG:Ce nanophosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cantarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sònia Sousa Nobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.9382-9390. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TC02347G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel microstructural evolution during the VERDON-3 and 4 tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 531, pp.152015. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of fission products release from nuclear fuels in severe accident conditions: effect of the pO 2 on Cs, Mo and Ba speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.2. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2019058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02458380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible densification in nano-Li 2 MnO 3 cation disordered rock-salt Li-ion battery cathodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Diaz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Chater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (21), pp.10998-11010. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0ta03372c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Br speciation in volcanic glasses and structural controls on halogen degassing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Brooker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105 (6), pp.795-802. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am-2020-7273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission product speciation in the VERDON-3 and VERDON-4 MOX fuels samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 530, pp.151948. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane dry reforming on supported cobalt nanoparticles promoted by boron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Abdulghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Hyun Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Chang Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedour Alsabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.126-134. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2020.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale insight into the formation, size and location of platinum nanoparticles supported on γ-alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Teresa Fialho Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Chaniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.4193-4204. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.0c00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX ICS source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Amoudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100051. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physo.2020.100051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal–Organic Framework-Derived Synthesis of Cobalt Indium Catalysts for the Hydrogenation of CO 2 to Methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Pustovarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Dikhtiarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Bavykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Gevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.5064-5076. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.0c00449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationships in metal organic framework derived mesoporous nitrogen-doped carbon containing atomically dispersed iron sites for CO2 electrochemical reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Osadchii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanna Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 378, pp.320-330. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2019.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-ppm level high energy resolution fluorescence detected X-ray absorption spectroscopy of selenium in articular cartilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bissardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Suess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenny Winkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (11), pp.3488-3493. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9AN00207C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning a Methanation Co Catalyst into an In–Co Methanol Producer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Bavykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Yarulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Abdulghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Gevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nejib Hedhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), pp.6910-6918. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b01638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2-supported Pt single atoms by surface organometallic chemistry for photocatalytic hydrogen evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jeantelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalaver Anjum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (44), pp.24429-24440. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP04470A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element partitioning between sulphides and melt: Evidence for Yb2+ and Sm2+ in EH chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ingrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaborieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 265, pp.182-197. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cysteine and sulfide in the interplay between microbial Hg(II) uptake and sulfur metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Catty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Michaud-Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1219-1229. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9mt00077a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Descriptors Derived from Comparison of Mo and Fe as Active Metal for Methane Conversion to Aromatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanna Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Pidko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (47), pp.18814-18824. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b09710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the reconstruction of NiMo electrocatalysts by operando spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Haspel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (25), pp.15031-15035. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TA04494A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem Conversion of CO 2 to Valuable Hydrocarbons in Highly Concentrated Potassium Iron Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Gevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Dutta Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edy Abou-Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.2879-2886. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201900762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A site-sensitive quasi-in situ strategy to characterize Mo/HZSM-5 during activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Kosinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Szécsényi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanna Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Yarulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 370, pp.321-331. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2019.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature and partitioning of invisible gold in the pyrite-fluid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109, pp.545-563. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2019.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel geometry for X-Ray diffraction mammary imaging: experimental validation on a breast phantom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10948, pp.109485O. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2511460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron record of asteroidal processes in carbonaceous chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montes-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (11), pp.2652-2665. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03595766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic consequences of ultrafine Pt clusters supported on SrTiO3 for photocatalytic overall water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel T Garcia-Esparza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Jeantelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 376, pp.180-190. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2019.06.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-vivo mice mammary glands characterization using energy-dispersive x-ray diffraction and spacially resolved CdZnTe detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Medical imaging 2018:Physics of medical imaging, pp.105732B. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2292866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamic nature of Mo sites for methane dehydroaromatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Yarulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (21), pp.4801-4807. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SC01263F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new solvothermal method for the synthesis of size-controlled YAG:Ce single-nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cantarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Kodjikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (47), pp.26857-26870. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ra05914d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the structure activity relationship of PtPd bimetallic catalysts prepared by surface organometallic chemistry and ion exchange during the reaction of iso-butane with hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reem Al-Shareef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Saih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Roldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.34-51. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2018.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new high temperature reactor for operando XAS: Application for the dry reforming of methane over Ni/ZrO 2 catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio F Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Delnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (3), pp.035109. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4998929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material-specific imaging system using energy-dispersive X-ray diffraction and spatially resolved CdZnTe detectors with potential application in breast imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Barbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 848, pp.91 - 98. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMC-designed silica supported tungsten oxo imidazolin-2-iminato methyl precatalyst for olefin metathesis reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.S. Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Samantaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (2), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b02424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility and speciation of REE in high temperature fluids: insights from in situ XAS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mavrogenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (2), pp.73. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03717453.2017.1306271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of S on the aqueous and gaseous transport of Cu in porphyry and epithermal systems: Constraints from in situ XAS measurements up to 600 °C and 300 bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tripoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466, pp.500-511. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.06.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Resolution Fluorescence Detected X-Ray Absorption Spectroscopy: A Powerful New Structural Tool in Environmental Biogeochemistry Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle F Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro F Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synchrotron radiation-based methods for environmental biogeochemistry, 46 (6), pp.1146-1157. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2017.01.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-operando elucidation of bimetallic CoNi nanoparticles during high-temperature CH 4 /CO 2 reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedour Alsabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Falivene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213, pp.177-189. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.04.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe catalysts for methane decomposition to produce hydrogen and carbon nano materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linga Reddy Enakonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Saih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208, pp.44-59. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.02.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that Soil Properties and Organic Coating Drive the Phytoavailability of Cerium Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Layet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie F Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chevassus-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (17), pp.9756-9764. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermi resonance in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: Mode assignment and quantum nuclear effects from first principles molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Basire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Mouhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 146 (13), pp.134102. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4979199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the hydrothermal geochemistry of europium(II/III) in light of new in-situ XAS spectroscopy results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artas Migdisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 459, pp.61 - 74. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Site VOx Moieties Generated on Silica by Surface Organometallic Chemistry: A Way To Enhance the Catalytic Activity in the Oxidative Dehydrogenation of Propane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bhatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dachwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), pp.5908-5921. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.6b01263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Magnetic Switchability Assisted by Hysteretic Valence Tautomerism in a Layered Two-Dimensional Manganese-Radical Coordination Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Suffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Tommasino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (50), pp.16493-16501. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.6b10544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel high-pressure windows made of glass-like carbon for x-ray analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (7), pp.075115. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4959110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Efficient Cobalt-Based Catalytic Sites for Oxygen Evolution on a Ta3N5 Photocatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nurlaela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Takanabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (16), pp.5685-5694. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-pressure high-temperature setup for in situ Raman spectroscopy of supercritical fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bordage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile da Silva-Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 205 (10), pp.54-60. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2014.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOx/SiO2 Catalyst Prepared by Grafting VOCl3 on Silica for Oxidative Dehydrogenation of Propane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haibo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailin Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Saih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (20), pp.3332-3339. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur radical species form gold deposits on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A. Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Y. Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gisquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (44), pp.13484-13489. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1506378112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Noachian source region for the “Black Beauty” meteorite, and a source lithology for Mars surface hydrated dust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pommerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Remusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 427, pp.104-111. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2015.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of sulfur-bound reduced copper in bamboo exposed to high silicon and copper concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution (1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 187, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and thermodynamic properties of manganese(II) chloride complexes in hydrothermal fluids: In situ XAS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. V. Grundler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 129, pp.77-95. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Thermal Stability of Bi(III) Oxy-Clusters in Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Tooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solution Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.314-325. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10953-014-0131-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00971799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Morphology and Hydrogen Coverage of Nanometric Pt/g-Al2O3 Particles by In Situ HERFD–XANES and Quantum Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gorczyca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moizan-Baslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William del Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (46), pp.12426. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201403585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, stability and geochemical role of palladium chloride complexes in hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena F. Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.107-131. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the mobilization of Zr in magmatic-hydrothermal processes in subduction zones from in situ fluid-melt partitioning experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sanchez-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99 (8-9), pp.1616-1625. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2014.4799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray absorption spectroscopy investigations on radioactive matter using MARS beamline at SOLEIL synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cammelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (11), pp.957 - 972. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2013-2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superparamagnetic Iron Oxide Nanoparticles as Novel X-ray Enhancer for Low-Dose Radiation Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luitpold V. R. Distel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kröner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (23), pp.6159-6166. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5026224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold transport in hydrothermal fluids: Competition among the Cl−, Br−, HS− and NH3(aq) ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Rempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 376, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science under Extreme Conditions of Pressures and Temperatures at the ESRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antonangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dmitriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav F. Filinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hanfland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08940886.2013.832591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Cobalt Ions in γ-Fe 2 O 3 Nanoparticles by Direct Coprecipitation or Postsynthesis Adsorption: Dopant Localization and Magnetic Anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vichery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (38), pp.19672-19683. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp405450p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth speciation in hydrothermal fluids: An X-ray absorption spectroscopy and solubility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Tooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 101, pp.156-172. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zr complexation in high pressure fluids and silicate melts and implications for the mobilization of HFSE in subduction zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sanchez-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104, pp.281-299. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver in geological fluids from in situ X-ray absorption spectroscopy and first-principles molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jonchiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari P. Seitsonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 106, pp.501-523. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of high hydrostatic pressure on bacterial dissimilatory iron reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of monovalent ions on density fluctuations in hydrothermal aqueous solutions by small angle X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile da Silva-Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rochas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (4), pp.044515. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3679021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of native IEF and extended X-ray absorption fine structure to characterize zinc-binding sites from pI isoforms of SOD1 and A4V pathogenic mutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lorenzo Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.1276-1281. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.201100596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00699389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Ga3+-induced hydrothermal crystallization of a alpha-quartz type Ga1-xFexPO4 single crystal by in-situ X-ray Absorption Spectroscopy (XAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleiman Manhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (21), pp.11811-11819. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic3017485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray Absorption Spectroscopy Study of Si(1-x)GexO2 Dissolution and Germanium Speciation under Hydrothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.414-419. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201856p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy resolution five-crystal spectrometer for high quality fluorescence and absorption measurements on an X-ray Absorption Spectroscopy beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Delnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Braillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (6), pp.063104. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4728414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00708404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Science Approach to the Solid-Liquid Interface: Surface-Dependent Precipitation of Ni(OH)2 on a-Al2O3 Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Tougerti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Fonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.7697-7701. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201201349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray absorption spectroscopy investigation of 1-alkyl-3-methylimidazolium bromide salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Aquilanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 135 (7), pp.074505. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3625920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and thermodynamic properties for cobalt chloride complexes in hydrothermal fluids at 35-440 degrees C and 600 bar: An in-situ XAS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacey Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (5), pp.1227-1248. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random local strain effects in the relaxor ferroelectric BaTi1-xZrxO3: experimental and theoretical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laulhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Hippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kreisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (5-6), pp.438-452. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01411594.2010.547153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of AsIII and AsV in hydrothermal fluids by in situ X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (3), pp.379-390. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random alloy-like local structure of Fe(Se, S) 1− x Te x superconductors revealed by extended x-ray absorption fine structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Iadecola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Puri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Simonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mizuguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (42), pp.425701. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/23/42/425701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Cd and Pb in dust emitted from sinter plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (4), pp.445-450. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CopK from Cupriavidus metallidurans CH34 Binds Cu(I) in a Tetrathioether Site: Characterization by X-ray Absorption and NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mergeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (11), pp.3770-3777. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9083896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00549236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ XAS study of copper(I) transport as hydrosulfide complexes in hydrothermal solutions (25-592 degrees C, 180-600 bar): Speciation and solubility in vapor and liquid phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (16), pp.4723-4739. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B→A allomorphic transition in native starch and amylose spherocrystals monitored by in situ synchrotron X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Putaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montesanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rochas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.76-87. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm900920t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic speciation in fluid inclusions using micro-beam X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianne James-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (7), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2010.3411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Size Fractionation, Scanning Electron Microscopy, and X-ray Absorption Spectroscopy to Probe Zinc Speciation in Pig Slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2009.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Conformational Changes upon Copper Binding to Cupriavidus metallidurans CzcE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Petit-Härtlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gourhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.1913-1922. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi100001z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-heme structure in Cu,Zn superoxide dismutase from Haemophilus ducreyi by X-ray Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Zitolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Pacello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giordano Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 498 (1), pp.43-49. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abb.2010.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual proximal heme pocket geometry in the deoxygenated Thermobifida fusca: A combined spectroscopic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arcovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Bonamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Boffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola d'Angelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 147 (1-2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2009.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new view on gold speciation in sulfur-bearing hydrothermal fluids from in situ X-ray absorption spectroscopy and quantum-chemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris R Tagirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (18), pp.5406-5427. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of natural nanoparticles on the speciation of Ni in andosols of la Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (16), pp.4750-4760. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical resilience of a ferrasol subjected to anoxia and organic matter amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Lahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Buzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (6), pp.1958-1971. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2008.0302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ X-ray absorption spectroscopy study of gold-chloride complexing in hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Tagirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 259 (1-2), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of the active form of PerR: insights into the metal-induced activation of PerR and Fur proteins for DNA binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Jacquamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda A. K. Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (1), pp.20-31. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06753.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An X-Ray Absorption study of the dissolution of siderite at 300 bar between 50°C and 100°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bénézeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 259, pp.8--16. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Pb release during Portland cement alteration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/adcr.2007.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of uranium and selenium speciation in human and bacterial biological models to probe changes in their structural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Avoscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Milgram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (7), pp.375-383. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2009.1626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal speciation in fluid inclusions using microbeam X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianne James-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 101 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2008.11.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solubility of nantokite (CuCl(s)) and Cu speciation in low-density fluids near the critical isochore: An in-situ XAS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (16), pp.4094-4106. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2008.05.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAS characterisation of xenon bubbles in uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 266 (12-13), pp.2887 - 2891. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Absorption Spectroscopy Study of Solvation and Ion-Pairing in Aqueous Gallium Bromide Solutions at Supercritical Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julianne James-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 147, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2008.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00709767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray absorption spectroscopy measurement of vapour-brine fractionation of antimony at hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Yu Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Gonchar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mineralogical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.667-681. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/minmag.2008.072.2.627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in arsenic speciation through a contaminated soil profile: A XAS based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Polya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 397, pp.178-189. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (7), pp.3215-3222. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la702998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Spectroscopy on an X-ray Absorption Beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Palancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (2), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049508043768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00709583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relaxation around substitutional Cr3+ in pyrope garnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (5-6), pp.800-805. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2008.2823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zn isotopic fractionation caused by sorption on goethite and 2-Lines ferrihydrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cacaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (19), pp.4886-4900. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2008.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanisms of iron redox reactions in silicate melts: The effects of temperature and alkali cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.2157-2168. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and concentration fluctuations in SiO2-GeO2 optical fiber glass investigated by small angle x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (9), pp.094917. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2917384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zr and Hf microalloying in an Al-Y-Fe amorphous alloy. Relation between local structure and glass-forming ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Spence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (17), pp.2569-2582. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430802385286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pressure regulation device using high pressure isolation valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 121, pp.122003. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/121/12/122003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of zinc speciation in basic oxygen furnace flying dust by chemical extractions and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Depoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70 (11), pp.1945-1951. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the presence of U-Mo-Al ternary compounds in the UMo/Al interaction layer grown by thermal annealing: a coupled µ-XRD/µ-XAS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Palancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tucoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.1064-1075. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889807040010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of steel slag reused in road construction : a crystallographic and molecular (XANES) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 139 (3), pp.537-542. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local order and nanostructure induced by microalloying in Al–Y–Fe amorphous alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sadoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 353 (29), pp.2758 - 2766. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XANES determination of chromium oxidation states in glasses: comparison with optical absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (11), pp.3578-3581. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2007.01905.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of ultra-thin vanadium layers in V/Ru superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Liscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Meneghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (48), pp.486005. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/19/48/486005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ determination of arsenic speciation in natural fluid inclusion from Au-rich quartz veins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cauzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. James-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (15), pp.A152-A152. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen bonding and coordination in normal and supercritical water from x-ray inelastic scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick H. L. Sit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Barbiellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.245413. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.245413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density fluctuations in oxide glasses investigated by small-angle X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (Suppl. 1), pp.S512-S516. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0021889807000507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum Doped Hydrotreating Catalysts for Deep Hydrodesulfurization of Diesel Fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pessayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vrinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Son N'Guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (12), pp. 3877-3883. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie060932x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of arsenic scavenging by iron (hydr)oxides in anoxic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ona-Nguema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71, pp.A1089-A1089. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological approach for the vanadium K-edge X-ray absorption near-edge structure interpretation: Application to the speciation of vanadium in oxide phases from steel slag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (19), pp.5101-5110. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp063186i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature scanning small angle x-ray scattering measurements of structural relaxation in type-III vitreous silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyne Semple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 102 (8), pp.083535. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2799940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XAS study of the structure and thermodynamics of Cu(I) chloride complexes in brines up to high temperature (400 °C, 600 bar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71, pp.4920--4941. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural relaxation around substitutional Cr3+ in MgAl2O4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galoisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (5), pp.054105. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.054105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and long-term sequestering of Zn in a naturally enriched soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (15), pp.A453-A453. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranyl sorption species at low coverage on Al-hydroxide: TRLFS and XAFS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Froideval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. del Nero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.5270-5284. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2006.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00119521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard x-ray spectroscopy in Na x Co O 2 and superconducting Na x Co O 2 ∙ y H 2 O : Bulk Co electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yaresko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (7), pp.075108. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.075108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in situ XAFS determination of gold solubility and speciation in sulfur-rich hydrothermal solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. R. Tagirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.564. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Combination of EXAFS Spectroscopy and Density Fractionation for the Speciation of Chromium within an Andosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (24), pp.7602 - 7608. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060906q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimony speciation in saline hydrothermal fluids: A combined X-ray absorption fine structure spectroscopy and solubility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Yu. Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petdang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.4196-4214. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of xenon aggregates in uranium dioxide using X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Castelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ripert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352 (1-3), pp.136 - 143. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of iron redox reactions in silicate liquids: A high-temperature X-ray absorption and Raman spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.190-195. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of metalloids by low-density hydrothermal fluids: Insights from X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, pp.734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurements of density fluctuations and compressibility in silica glass as a function of temperature and thermal history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.224201. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.224201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An X-ray absorption spectroscopy study of argutite solubility and aqueous Ge(IV) speciation in hydrothermal fluids to 500 degrees C and 400 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 217 (1-2), pp.127-145. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback system of a liquid nitrogen cooled double-crystal monochromator: design and performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.59-68. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049505037441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00713235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAS Evidence of As(V) Association with Iron Oxyhydroxides in a Contaminated Soil at a Former Arsenical Pesticide Processing Plant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.9398-9405. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es050920n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAME : A new beamline for X-ray absorption investigations of very-diluted systems of environmental, material and biological interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Biquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Menthonnex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 115, pp.970-973. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1238/Physica.Topical.115a00970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Monte Carlo analysis of the local order in liquid Ge0.15Te0.85 alloys combining neutron scattering and X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bichara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.174209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure/high temperature cell for x-ray absorption and scattering techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geaymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.043905. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1884188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-Angle X-Ray Scattering of a supercritical electrolyte solution: the effect of ions on local density inhomogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, pp.194505. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1902923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the glass transition in vitreous silica by temperature scanning small-angle X-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Brüning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of microscopic hydrogen bonding disparities in supercritical water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Argoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Glatzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.154503. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2064867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electronic evolution of the As(OH)3 molecule in high temperature aqueous solutions: An x-ray absorption investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121, pp.8973. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.17851500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium speciation in microgels: Kinetics Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chauveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sétphane Moustier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 217 (1-3), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00571-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron (III)-silica interactions in aqueous solution: Insights from X-ray absorption fine structure spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gs Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (19), pp.3559--3573. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(03)00160-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Zirconium Complexes for Gelling Polymers. A Combined X-ray Absorption Spectroscopy and Quantum Mechanical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chauveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (13), pp.2910-2920. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp027114c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Insights of Cr Speciation in Leached Portland Cement Using X-ray Spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (21), pp.4864-4870. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0300113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigations of Co/ZrO 2 discontinuous multilayers by x-ray absorption fine structure spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Micha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-René Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dieny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (43), pp.7237-7252. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/15/43/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between density variation and electrical conductivity in supercritical selenium probed by Small Angle X-Ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Calzavara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118 (24), pp.11235. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1574796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Zn speciation in a contaminated dredged sediment by μ-PIXE, μ-SXRF, EXAFS spectroscopy and principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiffreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (9), pp.1549-1567. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00875-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Reactions of Iron Borates with Lithium: Electrochemical and in Situ Mössbauer and X-ray Absorption Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ibarra-Palos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (3), pp.1166-1173. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm010694q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quest for ion pairing in supercritical aqueous electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ferlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso San Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Jal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Soetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 101 (1-3), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7322(02)00087-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray absorption spectroscopy study of copper under potential deposition on Pt(111) : role of the anions on the Cu structural arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (19), pp. 3081-3091. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00227-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of zinc accumulated in the hyperaccumulator Arabidopsis halleri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 130, pp.1815-1826. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.007799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray absorption spectroscopy study of lithium insertion in a new disordered manganese oxi-iodide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ibarra-Palos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (19), pp.3171-3178. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00236-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An X-ray Absorption Fine Structure (XAFS) and Nuclear Magnetic Resonance (NMR) spectroscopy study of gallium-silica complexes in aqueous solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.(24) 4203-4222. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(02)00973-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00076917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of arsenic speciation in vapor phase to 500°C: Implications for As transport and fractionation in low-density crustal fluids and volcanic gases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildar V. Zakirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.(19) 3453-3480. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(02)00946-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ QEXAFS investigation at Co K-edge of the sulfidation of a CoMo/Al2O3 hydrotreating catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Matsubayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 73, pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependance of the density fluctuations of silica by small angle x-ray scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 82 (4), pp.431-438. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13642810208223131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of metal ions on clay minerals. III. Nucleation and epitaxial growth of Zn phyllosilicate on the edges of hectorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel L. Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65, pp.4155-4170. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00700-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03606658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An X-ray absorption fine structure spectroscopy study of germanium-organic ligand complexes in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 163, pp.151-165. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00102-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and saturation magnetization properties of the manganese- and cobalt-substituted Fur (ferric uptake regulation) protein from Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacquamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gonzalez de Peredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aberdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (19), pp.6248-60. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi9823232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray absorption spectroscopy of a new zinc site in the fur protein from Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacquamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aberdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (8), pp.2564-71. </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi9721344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium Crystal Chemistry in Synthetic Goethites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-821-C2-822. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS Study on the Local Structure of Mo in Molten Nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Matsubayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-1179-C2-1180. </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19972182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS study on the local structure of Mo in molten nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Matsubayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.C2/1179-C2/1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Conductor to Metal Transition in Liquid Selenium at High Pressure and High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aberdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Inui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-983-C2-985. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19972108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS Study of the Nature of Zinc Complexation Sites in Humic Substances as a Function of Zn Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-799-C2-802. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS study of the nature of zinc complexation sites in humic substances as a function of Zn concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.799-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependent Local Instability of the Hg1212 Structure by Polarized EXAFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lanzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lusignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-1245-C2-1246. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19972215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS Measurements on Co-K and Pt-LIII Edges in (111) CoPt3 Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meneghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cadeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-1115-C2-1117. </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19972151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Homogeneity of the CuO2 Plane of the Oxygen Doped La2CuO4.1 System by Polarized EXAFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lanzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bianconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (C2), pp.C2-1089-C2-1091. </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:19972144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of lead speciation in contaminated soils by EXAFS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 30 (5), pp.1540-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray-absorption near-edge structure study of the electrooxidation reaction of CO on Pt50Ru50 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aberdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 398 (1-2), pp.43--47. </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0728(95)04140-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL-STUDY OF SI-GE TETRAHEDRAL SOLID-SOLUTION IN NI-CO-MG TALCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decarreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 222 (1-2), pp.189-195. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0040-6090(92)90066-K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the transfers of metals and sulfur by geological fluids using in-situ spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S. Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena F Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desmaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.26178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-molecule&amp;quot; based calcification in Nannoconus, an extinct group of planktonic algae approximately 150 million years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajkumar Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anico Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04724594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning and innovative experimental setup accelerate Ptychographic X-ray Computed Tomography for characterizing heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anico Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coherence 2024: 11th International Workshop on Phase Retrieval and Coherent Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAX IV, Sweden, Jun 2024, Helsinborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal reducing conversion of uranium(VI) oxalate into oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum group elements and sulfur in hydrothermal fluids: a love story told by in situ spectroscopy, molecular dynamics, and thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.14357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of S3•- in molybdenum transport by hydrothermal fluids revealed by in situ X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Borchert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Klemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoMinKoln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization mechanisms of pure tetragonal zirconia nanocrystallites using an original supercritical-based synthesis route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimery Auxemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of German Crystallographic Society - Deutschen Gesellschaft für Kristallographie - DGK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutschen Gesellschaft für Kristallographie - DGK, Mar 2021, On Line, Germany. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral X-ray ptychography for the investigation of technical catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kulow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Ould-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Shoinkhorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCr General Assembly XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Critical” trace elements in major minerals: old questions, new approaches and geochemical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon (virtuel ), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of sulfur on the transfer of platinum group elements by hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb S Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG-XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of sulfur on the transfer of platinum group elements by geological fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Desmaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On Line, France. </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.6034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la microstructure des matériaux minéralogiques hétérogènes à la nano-échèlle par imagerie ptychographique aux rayons-X cohérents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of sulfur on the transfer of platinoids by geological fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G S Pokrovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E F Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Elements Partitioning Between Sulphides and Melt: Evidence for Yb2+and Sm2+in EH Chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ingrao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Boyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide phase characterization in simulated high burn-up UO$_2$ fuels in the early stages of a nuclear severe accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Solari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2018 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy resolution fluorescence detected x-ray absorption spectroscopy: a new powerful structural tool in environmental & geochemistry sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Delnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel d’une source Compton pour les applications en science des matériaux ; exemple de ThomX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFC (2016). 30e congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Cristallographie, Jul 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence potentielle de l’introduction de Miscanthus sur la spéciation du zinc dans des sols pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of uranium and selenium speciation in human and bacterial biological models to probe changes in their structural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Avoscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Milgram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Unterreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.Workshop on Chemical Speciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resiliency of metal behaviours in a farralsol after an anoxic event simultaneous to rum vinasse amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Joint Annual Meeting GSA, SSSA, ASA, CSSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXAFS Signatures of Structural Zn at Trace Levels in Layered Minerals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray Absorption Fine Structure - XAFS13: 13th International Conference. Proceedings held at Stanford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Stanford, United States. pp.247-249, </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2644490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density fluctuations in oxide glasses investigated by SAXS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Champagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIII-th International Conference on small-Angle Scattering (SAS2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of long term behaviour of Pb present in trace amount in Portland cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop "Mechanisms and modelling of waste/cement interactions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Meiringen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of long term behaviour of heavy metals present in complexe matrices : case of lead in Portland cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on engineering for waste treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved XAFS studies on catalytic systems, keynote lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOSCAT, 18/07/04 - 21/07/04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS rapide et catalyse sous IF-CRG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pessayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Matsubayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion FAME : une Nouvelle Ligne d'Adsorption X et la Micro-Focalisation à Portée de l'Echantillon, 8/06/01 - 8/06/01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of heavy metal speciation in soils by EXAFS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hargé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on the Biogeochemistry of trace elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAFS study on the local structure of Mo in molten nitrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Matsubayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Afanasiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Soldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.C2/1179-C2/1180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption mechanism of zinc and lead on birnessite: application to their speciation in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hargé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Silvester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on the Biogeochemistry of Trace Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Berkeley, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption mechanism of heavy metals on the phyllomanganate birnessite by EXAFS. Application to the speciation and immobilization of Zn and Pb in contamined soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hargé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Silvester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on X-ray Absorption Fine Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of zinc in soils by EXAFS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hargé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International conference on the biogeochemistry of trace elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of S 3 •- in molybdenum transport by hydrothermal fluids revealed by in situ X-ray absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Kokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Klemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Testemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dechlorination of ferrous archaeological artefacts in subcritical conditions: understanding of the corrosion layer transformation thanks to a multi-scale characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Memet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synchrotron Radiation and Neutrons in Art and Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02332804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ThomX project status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Variola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Petit-Jean-Genaz; Gianluigi Arduini; Peter Michel; Volker RW Schaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Particle Accelerator Conference IPAC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dresden, Germany. Joint Accelerator Conferences Website, WEPRO052, pp.2062-2064, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01020895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of heavy metal speciation in soils by EXAFS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hargé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Boisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spéciation des métaux dans les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ecrin, 1999, Cahiers des Clubs CRIN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of natural groundwater from Bangladesh: Arsenic speciation evolution assessed by XAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoral Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander van Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard x-ray spectroscopy in NaxCoO2 and superconducting NaxCoO2 - yH2O: A view on the bulk Co electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yaresko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French CRG XAS beamlines Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hester Blommaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Redhouane Boudjehem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Analyses par Spectroscopies, Tomographie et Emission de Rayons X - ASTER'X, Grenoble (France), France. 2025, pp.236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Kokh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Klemme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laskar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.10.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05517736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Azimov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sayag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Guibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202600006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093808v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Del-Net" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108381" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevaccelbeams.28.023401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04992063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soep" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Remadna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202422763" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S Pokrovski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lahera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2380916" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05186-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04440863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana T.F. Batista" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Legens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar Tapia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.115212" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770987v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202557" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah El Mohammad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie No&#235;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c02791" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anico Kulow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752400016x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Cazemier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Lavrik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI01820F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04574771v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Develle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04236" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783850v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577524003229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01451K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonechi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Polacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Arzilli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Spina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado2585" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04297463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00911" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rushana Khairova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dikhtiarenko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Cerrillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheesh Kumar Veeranmaril" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202311048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa &#199;a&#287;layan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Adrian Nastase" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy00103b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982785v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577522011250" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04301536v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bissardon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Andrea Gazze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toubhans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13232999" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Chater" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta04262b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alabdullah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuiana Shoinkhorova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodriguez-Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01125e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805619v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Pokrovski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Valle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2225" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04074998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Pokrovski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desmaele" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kokh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foulon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121602" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta De" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta00223j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805655v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laskar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Bazarkina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kokh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuilleumier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.08.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805846v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Gevers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linga Enakonda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameen Shahid" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30679-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Balice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cologna" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.07.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c05170" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203427v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Pokrovski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escoda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2112" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S Pokrovski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F Bazarkina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109768118" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805484v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Dokania" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ramirez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00317" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906320v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chater" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta03372c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02993148v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Brooker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7273" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Feldman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paulus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tabary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gentet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164075" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875076v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cantarano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#242;nia Sousa Nobre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC02347G" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116996v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109584v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Abdulghani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Park" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kozlov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Chang Kang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedour Alsabban" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.09.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151948" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02871593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Fialho Batista" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Taleb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c00042" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065792v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dupraz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2020.100051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056555v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Pustovarenko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Bavykina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ram&#237;rez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c00449" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Suess" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Winkel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AN00207C" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109576v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Sun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riming Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Osadchii" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanna Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.09.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056529v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Yarulina" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nejib Hedhili" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01638" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jeantelot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Qureshi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalaver Anjum" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04470A" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02297305v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ingrao" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaborieau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.08.036" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Thomas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Catty" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mt00077a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Vollmer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Pidko" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b09710" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114945v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haspel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA04494A" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094996v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Dutta Chowdhury" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Abou-Hamad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201900762" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001390v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kosinov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Sz&#233;cs&#233;nyi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.01.013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175624v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Kokh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.04.024" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132524v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511460" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595766v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garenne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13377" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391465v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal Qureshi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T Garcia-Esparza" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.045" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001426v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Linden" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC01263F" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005116v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292866" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971891v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra05914d" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001444v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al-Shareef" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saih" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roldan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.04.009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874542v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delnet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998929" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722817v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.12.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001511v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Falivene" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.04.076" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001531v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mavrogenes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brugger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03717453.2017.1306271" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630861v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louvel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tripoli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.06.039" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471653v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Qureshi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamieh" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maity" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Samantaray" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02424" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520692v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Net" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F Kieffer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro F Rovezzi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.01.0023" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001524v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linga Reddy Enakonda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.02.052" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654604v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F Auffan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Montes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02397" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575066v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mouhat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979199" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630857v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Liu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artas Migdisov" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boukhalfa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.04.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382702v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhatte" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Chikh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dachwald" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01263" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419234v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lannes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Tommasino" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10544" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392691v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959110" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216626v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nurlaela" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hazemann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takanabe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02139" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228263v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile da Silva-Cadoux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2014.09.032" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7CPC2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229997v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Zhu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailin Dong" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500607" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJ20N304-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284137v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Kokh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Y. Borisova" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gisquet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506378112" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218454v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommerol" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remusat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lorand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.033" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VJTQMZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972013v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etschmann" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mei" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Grundler" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.12.003" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q176QDKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971799v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brugger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Tooth" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-014-0131-1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273199v2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sitaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cammelli" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2241" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080399v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gorczyca" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan-Basl&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William del Net" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403585" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-728058CD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292215v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.024" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367426v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Malfait" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Testemale" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4799" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335035v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Klein" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Sommer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luitpold V. R. Distel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kr&#246;ner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5026224" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334702v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Rempel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.012" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z6X1WPW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175799v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405450p" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912803v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dmitriev" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav F. Filinchuk" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hanfland" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.832591" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912782v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.10.020" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6RBX54Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741869v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Malfait" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.001" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2Z8H59N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794819v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jonchiere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.12.012" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712834v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Picard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.030" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NHCZX4N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761252v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679021" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699389v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevreux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzo Solari" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudeau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201100596" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743721v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman Manhal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haidoux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3017485" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656401v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranieri" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201856p" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00708404v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Braillard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4728414" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00749941v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Acapito" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201349" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q90NNGC0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714088v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola d'Angelo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliorati" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bodo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3625920" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715209v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Borg" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.12.002" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZFPRJFL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717034v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2104" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640177v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hippert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasturel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Simon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2010.547153" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717598v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iadecola" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Puri" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Simonelli" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mizuguchi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/42/425701" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424682v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Sammut" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.10.039" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWKWK4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549236v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mergeay" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9083896" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719776v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mueller" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rae" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.05.013" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RX2L03L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447114v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montesanti" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900920t" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714504v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne James-Smith" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3411" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175804v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2009.0096" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485690v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-H&#228;rtlein" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourhant" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100001z" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175803v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola D&#8217;angelo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pacello" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Mancini" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2010.03.010" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN6TDJ9K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612706v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arcovito" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bonamore" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hazemann" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Boffi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.11.006" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175808v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris R Tagirov" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.06.007" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741166v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.053" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPS4NQGQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930696v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avoscan" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milgram" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Untereiner" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Collins" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1626" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192269v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Lahlah" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Buzet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2008.0302" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175807v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tagirov" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.09.007" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PDKRT50-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730670v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Jacquamet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda A. K. Traor&#233;" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06753.x" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371049v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufaud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.08.019" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW7DR46B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365127v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2007.00028" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714503v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2008.11.044" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7ZCVRLS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714615v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.05.056" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R4MQN7S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00709583v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049508043768" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181015v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2823" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874667v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.180" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FDJ3HVQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00709767v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile da Silva" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2008.06.022" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325201v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Gonchar" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2008.072.2.627" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282069v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cances" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Polya" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.02.023" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTL95CH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336020v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponthieu" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cacaly" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.07.007" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDB6GSHJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347530v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnien" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.02.007" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FC1XNLK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513954v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sadoc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sabra" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Spence" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802385286" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385046v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2917384" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002022v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/121/12/122003" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424683v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiani" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depoux" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.09.063" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7P3TSX3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419223v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tucoulou" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807040010" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQTS7W9J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364240v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.029" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8G6W50R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963049v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Olivi" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.060" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1P57H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874658v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heckmann" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.023" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3GXBG4H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148793v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.01905.x" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141119v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Liscio" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Maret" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Meneghini" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Albrecht" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/48/486005" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310849v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brugger" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. James-Smith" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.013" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTVB6HB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371722v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H. L. Sit" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Barbiellini" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.245413" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333732v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pessayre" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bacaud" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vrinat" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son N'Guyen" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie060932x" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1X58ZQ6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175448v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Br&#252;ning" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807000507" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426872v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063186i" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TC83SNQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186477v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Semple" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2799940" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371411v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.08.003" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPVCTZC6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140475v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054105" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311599v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.018" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9049X8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316703v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schott" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Tagirov" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1044" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV90XDZL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175810v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Leininger" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yaresko" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.075108" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119521v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froideval" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Nero" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barillon" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rossini" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.08.027" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695936v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060906q" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSJ75K0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317390v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petdang" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1549" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L8W0D2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874648v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripert" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.047" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2HNMKBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105823v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.053" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC8ZSMQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011136v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.224201" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00713235v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049505037441" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714435v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.01.006" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317318v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020203v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es050920n" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7M1BT0JL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223669v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Biquard" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Menthonnex" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00970" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070959v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaspard" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371420v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argoud" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geaymond" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1884188" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371419v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Simon" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bley" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1902923" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004494v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371422v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wernet" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Glatzel" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2064867" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371414v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.17851500" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377318v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benard" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0300113" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7J46NG1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377321v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chauveteau" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tabary" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tphane Moustier" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00571-X" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFL4PST3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693555v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Pokrovski" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Hazemann" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00160-1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175954v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp027114c" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1L36F92N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175952v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Regnard" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Traverse" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/43/008" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377621v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1574796" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556363v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laboudigue" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manceau" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiffreau" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00875-4" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9G0D28L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714345v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Jal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soetens" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bopp" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(02)00087-9" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQRCMCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177295v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ibarra-Palos" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darie" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hazemann" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aldon" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm010694q" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1D5BHN2C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418092v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Soldo" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourillon" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. L&#233;vy" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00227-X" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CTB95JV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212288v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bert" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.007799" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175956v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Anne" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00236-0" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTXSNHTD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076917v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00973-0" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077601v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar V. Zakirov" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00946-8" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007044v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soldo" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glasson" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matsubayashi" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475295v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faivre" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levelut" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13642810208223131" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606658v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Schlegel" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00700-1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D94E898800F61841C062587D33CDF76AB8E748/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115161v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00102-3" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FSDMQZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062964v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adrait" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquamet" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aberdam" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9823232" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFJ6M1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062966v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Latour" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9721344" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NK476VCV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255326v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ildefonse" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathe" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997247" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255251v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972182" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A35CCE6EA6CA577462C7A4057E5767DD2E640D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006804v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255165v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pernot" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inui" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972108" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255318v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997239" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06F004584C47CE8EAD3C87E3A31044327A990406/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693101v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Manceau" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255288v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saini" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunelli" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanzara" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lusignoli" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rossetti" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972215" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255214v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meneghini" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maret" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cadeville" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972151" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85BA8CF973E8294EFFF21079F328254F07B0C90B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255206v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianconi" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972144" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/033418BF06B6B84F5B3E02AB958A53AD46C9362B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697488v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Boisset" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283967v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(95)04140-4" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54C39608C14FBFA5744DF2EEA841A019740B816E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424699v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mart&#237;n" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Petit" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decarreau" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grauby" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(92)90066-K" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DA495997253B2605E147BFB0D93D54C8A3CD5D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355792v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26178" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724594v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Chowdhury" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar da Silva" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1111" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783959v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705043v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344986v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laskar" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14357" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361593v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Borchert" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571349v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippot" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery Auxemery" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361524v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002610v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6034" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751757v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kulow" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Shoinkhorova" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374033v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587774v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526020v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343794v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laskar" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G S Pokrovski" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kokh" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F Bazarkina" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338951v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540519v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000682v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744626v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816702v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Unterreiner" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355916v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lahlah" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buzet" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cazevieille" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603199v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Belin" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2644490" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142817v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970048v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969993v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011598v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011525v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pessayre" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767375v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monceau" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harg&#233;" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009810v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769927v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silvester" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771482v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774734v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356085v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332804v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vivi&#232;s" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Memet" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020895v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Variola" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blin" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonis" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Bouaziz" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839370v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337593v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Sophie" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander van Geen" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068538v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leininger" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073685v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arnaud" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Kokh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Klemme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laskar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.10.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05517736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Azimov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sayag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Guibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202600006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093808v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Del-Net" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108381" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevaccelbeams.28.023401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04992063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Blommaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Soep" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwyn Remadna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dossmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202422763" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S Pokrovski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lahera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2380916" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah El Mohammad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie No&#235;l" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar Tapia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c02791" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anico Kulow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s160057752400016x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04440863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana T.F. Batista" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Legens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.115212" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770987v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202557" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alexandre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05186-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914126v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Cazemier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Lavrik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4QI01820F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04574771v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Develle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04236" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783850v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577524003229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01451K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonechi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Polacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Arzilli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Spina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado2585" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rushana Khairova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dikhtiarenko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Cerrillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudheesh Kumar Veeranmaril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202311048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa &#199;a&#287;layan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Adrian Nastase" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cy00103b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04297463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00911" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lechelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Drouan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982785v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577522011250" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04301536v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bissardon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Andrea Gazze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toubhans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13232999" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Chater" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta04262b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alabdullah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuiana Shoinkhorova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodriguez-Gomez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cy01125e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805619v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Pokrovski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez-Valle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2225" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04074998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Pokrovski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desmaele" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta De" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ta00223j" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kokh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Foulon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121602" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805655v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laskar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Bazarkina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kokh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuilleumier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.08.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805846v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Gevers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linga Enakonda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameen Shahid" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30679-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Balice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cologna" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.07.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Pokrovski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escoda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2112" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058058v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c05170" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323512v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S Pokrovski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F Bazarkina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2109768118" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805484v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Dokania" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ramirez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.1c00317" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Feldman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paulus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tabary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gentet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164075" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875076v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cantarano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#242;nia Sousa Nobre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC02347G" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116996v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gall" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reboul" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fayette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019058" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906320v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chater" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ta03372c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02993148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Brooker" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7273" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116985v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151948" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109584v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Abdulghani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Park" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kozlov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Chang Kang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedour Alsabban" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.09.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02871593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Fialho Batista" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Taleb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c00042" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065792v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dupraz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physo.2020.100051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056555v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Pustovarenko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Bavykina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ram&#237;rez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c00449" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109576v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Sun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riming Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Osadchii" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanna Li" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.09.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087768v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Suess" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Winkel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AN00207C" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056529v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Yarulina" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nejib Hedhili" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01638" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jeantelot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Qureshi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalaver Anjum" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04470A" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02297305v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ingrao" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaborieau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.08.036" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148519v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Thomas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Catty" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mt00077a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Vollmer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Pidko" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b09710" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114945v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haspel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA04494A" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094996v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Dutta Chowdhury" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Abou-Hamad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201900762" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001390v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kosinov" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Sz&#233;cs&#233;nyi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.01.013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175624v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Kokh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.04.024" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132524v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511460" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03595766v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garenne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quirico" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13377" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391465v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal Qureshi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T Garcia-Esparza" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.045" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005116v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292866" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001426v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Linden" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC01263F" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971891v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Homeyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra05914d" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001444v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al-Shareef" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Saih" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roldan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.04.009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874542v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delnet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998929" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722817v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Verger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.12.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471653v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Qureshi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamieh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maity" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Samantaray" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b02424" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001531v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mavrogenes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brugger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03717453.2017.1306271" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630861v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louvel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tripoli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.06.039" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520692v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Net" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F Kieffer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro F Rovezzi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.01.0023" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001511v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Falivene" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.04.076" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001524v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linga Reddy Enakonda" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.02.052" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654604v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Layet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F Auffan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevassus-Rosset" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Montes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02397" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575066v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mouhat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979199" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630857v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Liu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artas Migdisov" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boukhalfa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.04.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382702v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhatte" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Chikh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dachwald" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b01263" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419234v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lannes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Tommasino" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10544" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392691v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959110" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216626v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nurlaela" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Llorens" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hazemann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takanabe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02139" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228263v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile da Silva-Cadoux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2014.09.032" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7CPC2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229997v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Zhu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailin Dong" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500607" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJ20N304-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284137v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Kokh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Y. Borisova" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gisquet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506378112" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218454v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommerol" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remusat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lorand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.06.033" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VJTQMZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332730v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.12.024" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972013v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Etschmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mei" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Grundler" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.12.003" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q176QDKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971799v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brugger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Tooth" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-014-0131-1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080399v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gorczyca" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moizan-Basl&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William del Net" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403585" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-728058CD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292215v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.024" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367426v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Malfait" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Testemale" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4799" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273199v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier&#8239;lorenzo Solari" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sitaud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cammelli" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2013-2241" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335035v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Klein" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Sommer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luitpold V. R. Distel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kr&#246;ner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5026224" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334702v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Rempel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.012" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z6X1WPW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912803v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dmitriev" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav F. Filinchuk" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hanfland" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2013.832591" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175799v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405450p" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912782v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.10.020" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6RBX54Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741869v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Malfait" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.001" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2Z8H59N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794819v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jonchiere" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.12.012" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712834v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Picard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.04.030" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NHCZX4N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761252v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3679021" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699389v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevreux" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzo Solari" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudeau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201100596" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743721v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman Manhal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haidoux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levelut" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic3017485" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656401v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranieri" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201856p" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00708404v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Braillard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4728414" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00749941v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Acapito" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201201349" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q90NNGC0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714088v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola d'Angelo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Migliorati" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bodo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3625920" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715209v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Borg" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.12.002" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZFPRJFL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640177v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Hippert" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasturel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Simon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01411594.2010.547153" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717034v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2104" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717598v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iadecola" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joseph" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Puri" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Simonelli" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mizuguchi" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/42/425701" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424682v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Sammut" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.10.039" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWKWK4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549236v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mergeay" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9083896" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719776v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Mueller" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rae" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.05.013" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RX2L03L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447114v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montesanti" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900920t" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714504v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne James-Smith" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3411" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175804v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2009.0096" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485690v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-H&#228;rtlein" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gourhant" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100001z" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175803v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola D&#8217;angelo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pacello" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Mancini" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2010.03.010" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN6TDJ9K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612706v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arcovito" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bonamore" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Hazemann" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Boffi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.11.006" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175808v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris R Tagirov" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Schott" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.06.007" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741166v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.053" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPS4NQGQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192269v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Lahlah" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Buzet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2008.0302" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175807v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tagirov" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.09.007" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PDKRT50-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730670v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Jacquamet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda A. K. Traor&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06753.x" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371049v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufaud" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martinez" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.08.019" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW7DR46B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365127v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2007.00028" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930696v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avoscan" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milgram" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Untereiner" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Collins" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2009.1626" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714503v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2008.11.044" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7ZCVRLS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714615v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.05.056" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R4MQN7S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874667v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.180" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FDJ3HVQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00709767v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile da Silva" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2008.06.022" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325201v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Gonchar" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2008.072.2.627" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282069v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cances" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Polya" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.02.023" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVTL95CH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00709583v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049508043768" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181015v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2823" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336020v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponthieu" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cacaly" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.07.007" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDB6GSHJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347530v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnien" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Neuville" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cormier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.02.007" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FC1XNLK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385046v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Champagnon" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2917384" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513954v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sadoc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sabra" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Spence" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802385286" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002022v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/121/12/122003" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424683v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiani" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depoux" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.09.063" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7P3TSX3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419223v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tucoulou" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807040010" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQTS7W9J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963049v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Olivi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.060" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1P57H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874658v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heckmann" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.023" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3GXBG4H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148793v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.01905.x" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141119v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Liscio" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Maret" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Meneghini" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Albrecht" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/48/486005" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310849v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brugger" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. James-Smith" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.013" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTVB6HB9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371722v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H. L. Sit" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Barbiellini" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.245413" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175448v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Br&#252;ning" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889807000507" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333732v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pessayre" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bacaud" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vrinat" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son N'Guyen" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie060932x" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1X58ZQ6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364240v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.029" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8G6W50R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426872v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063186i" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TC83SNQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186477v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Semple" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2799940" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371411v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.08.003" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPVCTZC6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140475v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054105" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311599v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.018" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9049X8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119521v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froideval" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del Nero" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barillon" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rossini" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.08.027" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175810v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Leininger" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yaresko" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.075108" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316703v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schott" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Tagirov" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1044" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV90XDZL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695936v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060906q" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSJ75K0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317390v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petdang" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1549" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L8W0D2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874648v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Castelier" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripert" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.047" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2HNMKBF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105823v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.053" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC8ZSMQX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317318v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011136v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.224201" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714435v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.01.006" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00713235v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ulrich" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049505037441" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020203v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canc&#232;s" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es050920n" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7M1BT0JL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223669v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Biquard" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Menthonnex" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00970" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070959v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaspard" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371420v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Argoud" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geaymond" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1884188" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371419v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Simon" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bley" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1902923" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004494v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Simon" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371422v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wernet" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Glatzel" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2064867" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371414v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.17851500" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377321v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chauveteau" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tabary" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tphane Moustier" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00571-X" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFL4PST3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693555v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gs Pokrovski" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Hazemann" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00160-1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175954v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp027114c" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1L36F92N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377318v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benard" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0300113" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7J46NG1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175952v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Micha" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Regnard" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Traverse" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/43/008" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377621v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Calzavara" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1574796" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556363v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laboudigue" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manceau" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiffreau" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00875-4" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9G0D28L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177295v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ibarra-Palos" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darie" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hazemann" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aldon" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm010694q" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1D5BHN2C-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714345v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Jal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soetens" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bopp" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(02)00087-9" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQRCMCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418092v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Soldo" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sibert" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourillon" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. L&#233;vy" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00227-X" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CTB95JV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212288v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bert" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.007799" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175956v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Anne" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00236-0" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTXSNHTD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076917v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00973-0" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077601v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar V. Zakirov" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(02)00946-8" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007044v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soldo" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glasson" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matsubayashi" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475295v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faivre" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levelut" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13642810208223131" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606658v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Schlegel" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00700-1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/41D94E898800F61841C062587D33CDF76AB8E748/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115161v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00102-3" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FSDMQZ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062964v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adrait" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquamet" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pape" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aberdam" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9823232" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFJ6M1CX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062966v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Latour" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9721344" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NK476VCV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255326v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ildefonse" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathe" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997247" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255251v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972182" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56A35CCE6EA6CA577462C7A4057E5767DD2E640D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006804v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255165v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pernot" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inui" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972108" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255318v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mench" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997239" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06F004584C47CE8EAD3C87E3A31044327A990406/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693101v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Manceau" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255288v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saini" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunelli" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanzara" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lusignoli" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rossetti" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972215" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255214v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meneghini" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maret" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cadeville" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972151" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85BA8CF973E8294EFFF21079F328254F07B0C90B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255206v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianconi" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972144" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/033418BF06B6B84F5B3E02AB958A53AD46C9362B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697488v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Boisset" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283967v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Durand" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(95)04140-4" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54C39608C14FBFA5744DF2EEA841A019740B816E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424699v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mart&#237;n" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Petit" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decarreau" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grauby" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(92)90066-K" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2DA495997253B2605E147BFB0D93D54C8A3CD5D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355792v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.26178" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724594v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Chowdhury" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar da Silva" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1111" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783959v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705043v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344986v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Laskar" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14357" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361593v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Borchert" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571349v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippot" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery Auxemery" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751757v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kulow" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Shoinkhorova" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374033v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361524v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002610v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6034" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587774v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343794v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laskar" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G S Pokrovski" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kokh" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F Bazarkina" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526020v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338951v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Solari" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540519v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000682v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744626v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816702v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Unterreiner" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355916v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lahlah" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buzet" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cazevieille" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603199v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Belin" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2644490" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142817v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970048v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969993v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011598v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011525v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pessayre" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767375v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monceau" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harg&#233;" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009810v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769927v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silvester" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771482v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774734v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356085v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02332804v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bayle" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vivi&#232;s" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Memet" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foy" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01020895v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Variola" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blin" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonis" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Bouaziz" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839370v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337593v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Sophie" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander van Geen" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068538v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leininger" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073685v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Redhouane Boudjehem" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Arnaud" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>