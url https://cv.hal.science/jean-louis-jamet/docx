--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -395,334 +395,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Invasion of Fish Parasite Neoergasilus japonicus (Harada, 1930) (Copepoda: Ergasilidae) in Lake Grand Laoucien, France: A Field Study on Life Cycle Parameters and Reasons for Unusual High Population Density</w:t>
+                <w:t xml:space="preserve">Male differentiation in the marine Copepod Oithona nana reveals the development of a new nervous ganglion and Lin12-Notch-repeat protein-associated proteolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Alekseev</w:t>
+                <w:t xml:space="preserve">Kevin Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cuoc</w:t>
+                <w:t xml:space="preserve">Romuald Laso-Jadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Jamet</w:t>
+                <w:t xml:space="preserve">Benoît Vacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+                <w:t xml:space="preserve">Jos Käfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Chappaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (10), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life11101100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology10070657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847738v1</w:t>
+                <w:t xml:space="preserve">hal-03286235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male differentiation in the marine Copepod Oithona nana reveals the development of a new nervous ganglion and Lin12-Notch-repeat protein-associated proteolysis</w:t>
+                <w:t xml:space="preserve">Biological Invasion of Fish Parasite Neoergasilus japonicus (Harada, 1930) (Copepoda: Ergasilidae) in Lake Grand Laoucien, France: A Field Study on Life Cycle Parameters and Reasons for Unusual High Population Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Sugier</w:t>
+                <w:t xml:space="preserve">Victor Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Laso-Jadart</w:t>
+                <w:t xml:space="preserve">Corinne Cuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vacherie</w:t>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jos Käfer</w:t>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Bertrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remi Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.657. </w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology10070657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/life11101100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286235v1</w:t>
+                <w:t xml:space="preserve">hal-03847738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating population‐scale allelic differential expression in wild populations of Oithona similis (Cyclopoida, Claus, 1866)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Laso‐jadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -812,77 +812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal shifts of coastal microphytoplankton communities in a semi-enclosed bay of NW Mediterranean Sea subjected to multiple stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Rossi ⁠</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -974,51 +974,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1050,51 +1050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards eco‐friendly biocides: preparation, antibiofilm activity of hemibastadin analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1102,51 +1102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Biofilm in healthcare settings and their control, 68 (4), pp.360-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1180,51 +1180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitin distribution in the Oithona digestive and reproductive systems revealed by fluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1232,51 +1232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cornils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.e4685. </w:t>
@@ -1340,51 +1340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Delpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1474,51 +1474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Wessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1608,64 +1608,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lespilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117 (1-2), pp.264 - 273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1699,51 +1699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency mesozooplankton monitoring: Can imaging systems and automated sample analysis help us describe and interpret changes in zooplankton community composition and size structure — An example from a coastal site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1885,51 +1885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2002,64 +2002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119219. </w:t>
@@ -2257,64 +2257,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lespilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86 (1-2), pp.342 - 348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2342,285 +2342,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationships between particulate and soluble alkaline phosphatase activities and the concentration of phosphorus dissolved in the seawater of Toulon Bay (NW Mediterranean)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mathematical convergences of biodiversity indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.522 - 528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893652v1</w:t>
+                <w:t xml:space="preserve">hal-01893656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical convergences of biodiversity indices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The relationships between particulate and soluble alkaline phosphatase activities and the concentration of phosphorus dissolved in the seawater of Toulon Bay (NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lespilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29, pp.522 - 528. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (1), pp.413 - 419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893656v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein expression from zooplankton communities in a metal contaminated NW mediterranean coastal ecosystem</w:t>
               </w:r>
@@ -2658,51 +2658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80, pp.12-26. </w:t>
@@ -2740,90 +2740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of sea water DIP and DOP in controlling bulk alkaline phosphatase activity in N.W. Mediterranean Sea (Toulon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lespilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (10), pp.1989 - 1996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2895,64 +2895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3012,51 +3012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ heavy metals (copper, lead and cadmium) in different plankton compartments and suspended particulate matter in two coupled Mediterranean coastal ecosystems (Toulon Bay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (11), pp.1862 - 1870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3141,51 +3141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (5), pp.445 - 456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3258,51 +3258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (5), pp.445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3362,64 +3362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 101 (3-4), pp.190 - 202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3479,64 +3479,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3577,261 +3577,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual contribution of different plankton size classes to particulate dimethylsulfoniopropionate in a marine perturbed ecosystem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">CHAOS IN A THREE-DIMENSIONAL VOLTERRA-GAUSE MODEL OF PREDATOR-PREY TYPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2004.06.003⟩</w:t>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (5), pp.1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127405012934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885183v1</w:t>
+                <w:t xml:space="preserve">hal-01026173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHAOS IN A THREE-DIMENSIONAL VOLTERRA-GAUSE MODEL OF PREDATOR-PREY TYPE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Annual contribution of different plankton size classes to particulate dimethylsulfoniopropionate in a marine perturbed ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15 (5), pp.1689. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (1-4), pp.235 - 247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218127405012934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2004.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026173v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in zooplanktonic alkaline phosphatase activity in Toulon Bay (France): the role of Cypris larvae</w:t>
               </w:r>
@@ -3843,77 +3843,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 46 (3), pp.346 - 352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3960,51 +3960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unusual Distribution of Oithona nana Geisbrecht (1892) (Crustacea:Cyclopoida) in a Bay: The Case of Toulon Bay (France, Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4074,51 +4074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre diversité et spectres de tailles d’une communauté zooplanctonique d’un écosystème côtier de Méditerranée Nord-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,64 +4218,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Allele-Specific Expression And Natural Selection In Wild Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Laso-Jadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777755v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alekseev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cuoc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11101100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286235v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070657" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso&#8208;jadart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serranito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi &#8288;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02076588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cornils" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4685" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0412-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bog&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lespilette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Aldamman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serranito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stemmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.06.045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMVL7HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2012.06.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM3D4BN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.12.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0LW5M7H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.12.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2006.03.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2005.03.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2004.06.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01026173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127405012934" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(02)00450-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Drouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777755v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070657" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alekseev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cuoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11101100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso&#8208;jadart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serranito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi &#8288;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02076588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cornils" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4685" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0412-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bog&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lespilette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Aldamman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serranito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stemmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.06.045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMVL7HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2012.06.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM3D4BN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.12.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0LW5M7H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.12.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2006.03.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2005.03.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01026173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127405012934" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2004.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(02)00450-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Drouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>