--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1957,295 +1957,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Legendre</w:t>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jamet</w:t>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225074v1</w:t>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Follows</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the role of DOP on the particulate phosphatase activity in Toulon Bay (N.W. Mediterranean Sea, France)</w:t>
               </w:r>
@@ -4505,51 +4505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777755v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070657" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alekseev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cuoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11101100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso&#8208;jadart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serranito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi &#8288;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02076588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cornils" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4685" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0412-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bog&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lespilette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Aldamman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serranito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stemmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.06.045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMVL7HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2012.06.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM3D4BN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.12.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0LW5M7H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.12.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2006.03.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2005.03.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01026173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127405012934" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2004.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(02)00450-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Drouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777755v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070657" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alekseev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cuoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11101100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso&#8208;jadart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serranito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi &#8288;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02076588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cornils" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4685" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0412-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bog&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lespilette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Aldamman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serranito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stemmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.06.045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMVL7HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2012.06.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM3D4BN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.12.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0LW5M7H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.12.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2006.03.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2005.03.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01026173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127405012934" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2004.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(02)00450-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Drouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>