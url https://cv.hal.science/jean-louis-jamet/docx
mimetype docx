--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1663,605 +1663,617 @@
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117 (1-2), pp.264 - 273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency mesozooplankton monitoring: Can imaging systems and automated sample analysis help us describe and interpret changes in zooplankton community composition and size structure — An example from a coastal site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Aldamman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 162, pp.18 - 28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of indicators of anthropogenic pressure in the Bay of Toulon (Mediterranean Sea) based on zooplankton time-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2016.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Farrant</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Follows</w:t>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Legendre</w:t>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jamet</w:t>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225074v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the role of DOP on the particulate phosphatase activity in Toulon Bay (N.W. Mediterranean Sea, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2293,221 +2305,233 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86 (1-2), pp.342 - 348. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.06.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical convergences of biodiversity indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bandeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.522 - 528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationships between particulate and soluble alkaline phosphatase activities and the concentration of phosphorus dissolved in the seawater of Toulon Bay (NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2539,238 +2563,238 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 74 (1), pp.413 - 419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein expression from zooplankton communities in a metal contaminated NW mediterranean coastal ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80, pp.12-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2012.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of sea water DIP and DOP in controlling bulk alkaline phosphatase activity in N.W. Mediterranean Sea (Toulon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2802,118 +2826,118 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (10), pp.1989 - 1996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton origin of particulate dimethylsulfoniopropionate in a Mediterranean oligotrophic coastal and shallow ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2921,466 +2945,466 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (4), pp.470 - 480. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2008.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ heavy metals (copper, lead and cadmium) in different plankton compartments and suspended particulate matter in two coupled Mediterranean coastal ecosystems (Toulon Bay, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (11), pp.1862 - 1870. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2008.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and characteristics of the zooplankton phosphatase activity in a coastal ecosystem of the Mediterranean sea (Toulon Bay)</w:t>
+                <w:t xml:space="preserve">Origin and characteristics of the zooplankton phosphatase activity in a coastal ecosystem of the Mediterranean Sea (Toulon bay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lespilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 63 (5), pp.445 - 456. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+              <w:t xml:space="preserve">, 2007, 63 (5), pp.445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2006.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884564v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and characteristics of the zooplankton phosphatase activity in a coastal ecosystem of the Mediterranean Sea (Toulon bay)</w:t>
+                <w:t xml:space="preserve">Origin and characteristics of the zooplankton phosphatase activity in a coastal ecosystem of the Mediterranean sea (Toulon Bay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lespilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 63 (5), pp.445. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+              <w:t xml:space="preserve">, 2007, 63 (5), pp.445 - 456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2006.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501897v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of β-dimethylsulfoniopropionate (DMSP) levels in two mediterranean ecosystems with different trophic levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,646 +3422,646 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 101 (3-4), pp.190 - 202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marchem.2006.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in phosphatase activities in Toulon Bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (1), pp.1 - 18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2005.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAOS IN A THREE-DIMENSIONAL VOLTERRA-GAUSE MODEL OF PREDATOR-PREY TYPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (5), pp.1689. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127405012934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual contribution of different plankton size classes to particulate dimethylsulfoniopropionate in a marine perturbed ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53 (1-4), pp.235 - 247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2004.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in zooplanktonic alkaline phosphatase activity in Toulon Bay (France): the role of Cypris larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 46 (3), pp.346 - 352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0025-326X(02)00450-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Unusual Distribution of Oithona nana Geisbrecht (1892) (Crustacea:Cyclopoida) in a Bay: The Case of Toulon Bay (France, Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4047,154 +4071,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre diversité et spectres de tailles d’une communauté zooplanctonique d’un écosystème côtier de Méditerranée Nord-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bănaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ILICO / EVOLECO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IR-ILICO, Nov 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4204,51 +4228,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Allele-Specific Expression And Natural Selection In Wild Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Laso-Jadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4300,65 +4324,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4505,51 +4529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777755v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070657" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alekseev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cuoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11101100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso&#8208;jadart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serranito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi &#8288;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02076588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cornils" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4685" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0412-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bog&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lespilette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Aldamman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serranito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stemmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.06.045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893652v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMVL7HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2012.06.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM3D4BN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.12.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0LW5M7H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.12.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2006.03.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2005.03.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01026173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127405012934" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885183v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2004.06.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(02)00450-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504820v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Drouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777755v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sugier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso-Jadart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070657" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alekseev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cuoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chappaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11101100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Laso&#8208;jadart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serranito" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi &#8288;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.04.049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02076588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouvrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vacherie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cornils" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4685" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Delpy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-018-0412-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bog&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lespilette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6V7NL9V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Aldamman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328957v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Serranito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stemmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rossi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.01.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893646v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.06.045" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5GB2N4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bandeira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ginoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP7N2DZ8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXMVL7HR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2012.06.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM3D4BN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.12.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Rossi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2008.07.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0LW5M7H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501897v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2006.12.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2006.03.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2005.03.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01026173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossetto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127405012934" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885183v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2004.06.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0025-326X(02)00450-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885213v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Drouet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#259;naru" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>