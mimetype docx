--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Jeannelle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-louis-jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8528-1555</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035774991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116315611</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition des Mémoires : l’exemple de Plon. Entretien de Jean-Louis Jeannelle avec Patricia Sorel et Grégory Berthier-Saudrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Berthier-Saudrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.217-223. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12b08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir-brouillon du canon proustien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 907, pp.990-1009. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.907.0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Inséparables&amp;quot; de Simone de Beauvoir (Review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorties de crise : quelle histoire du roman au XXe siècle ? Fiction, récit et romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue d'Histoire littéraire de la France 2 – 2021, 121e année, n° 2, 2 – 2021 (121e année, n° 2), pp.391-414. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11766-7.p.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Sartrébeauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.7-18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[M]on passé et l'Algérie, ça ne va pas ensemble : le poids de l'Histoire dans &amp;quot;La Force des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.47-66. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-scriptum. L'oeuvre à discrétion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires, un genre obligé ?&amp;quot;, dans &amp;quot;Logiques de la commande (XXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lecacheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité, fiction : faire vrai ou dire juste?&amp;quot;, dir. Bernard Vouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incidence: philosophie, littérature, sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.181-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de « l’ entrée de Simone de Beauvoir dans la Pléiade »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bon de Beauvoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Lecarme-Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bouliane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25897616-bja10019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frères du bourreau : Les Bienveillantes de Jonathan Littell comme Mémoires feints » dans Incidence (revue de philosophie, de littérature et de sciences humaines et sociales), n° 15, « Vérité, fiction : faire vrai ou dire juste ? », dir. Bernard Vouilloux, printemps, 2020, p. 181-213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incidence: philosophie, littérature, sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une « lecture intéressée » du Page disgracié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.6616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus romanesque et intéressé qu’un romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, [17 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir et l'&amp;quot;autobiographie existentialiste&amp;quot; : une réévaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.67-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un audioportrait : Les Années déclic de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, « La voix », dir. Stéphanie Genand et Françoise Simonet-Tenant, janv.-mars 2019 (n°333), pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et contexte en génétique : peut-on parler de remploi et de récupération?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194 (2), pp.126-136. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.194.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simone de Beauvoir et l’“autobiographie existentialiste”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25897616-03001002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Même pas mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur est mort. Vive l'auteur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Mort de l'auteur, 22, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charles : A refuser le formalisme, on s'interdit de comprendre bien des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cerisuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Minzetanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 858, pp.947-962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratées de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Causes, raisons et fonctions : une théorie de la cohérence fictionnelle » (sur Logique du genre dramatique de Jean de Guardia), Critique, n° 858, novembre 2018, p. 889-905.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 858 (11), pp.889-905. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.858.0889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux à l'essai : comment peut-on (encore) lire les Ecrits sur l'art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur l'état poétique chez Sartre et Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malraux, le fantôme du cinéma&amp;quot;, dans &amp;quot;La réception de Malraux aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thélot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence d’André Malraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.82-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nichanian : le témoignage malgré tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Un siècle de génocide : mémoire, histoire, témoignage, n° 826, pp.205-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir et Violette Leduc : retour sur un parallèle biaisé de l’histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 107 (n° 1-4, janv.-nov. 2016), pp.153-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability: literature and cinema redux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in French Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14715880.2016.1164422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kamtchatka patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le musée, sous réserve d’inventaire, 805-806, pp.494-507. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.805.0494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula par fabula : une moderne république des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Escola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Esmein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 610, pp.96-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe des Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.13 - 28. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.1596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le témoignage à l'âge de la décolonisation : &amp;quot;Chronique d'un été&amp;quot;, cinéma-vérité et émergence du survivant de l'Holocauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rothberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une théorie de l'&amp;quot;inadaptabilité&amp;quot; : repenser les rapports du roman et du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'Université de Tokyo, Hongo (Japon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot;lecture intéressée&amp;quot; du &amp;quot;Page disgracié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire le contexte : une expérience de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’études co-organisées par Christine Noille et Sophie Rabau Avec le soutien du CERC - Centre d’études et de recherches comparatistes (Paris 3) et de l’équipe RARE – Rhétorique de l’Antiquité à la Révolution (Stendhal Grenoble 3), May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauvoir et le récit d'enfance : une lecture des &amp;quot;Mémoires d'une jeune fille rangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Damien Zanone : "Questions d'histoire littéraire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction&amp;quot;, dans &amp;quot;Un dictionnaire des écrits de soi. Concepts, corpus, et champs disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Simonet-Tenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un dictionnaire des écrits de soi. Concepts, corpus et champs disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms de genre dans le domaine des &amp;quot;écrits de soi&amp;quot;, dans Actes du colloque &amp;quot;Aux côtés de la littérature : dix ans de nouvelles directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Compagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux côtés de la littérature : dix ans de nouvelles directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. Acta Fabula, 19 (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'agrégation &amp;quot;Simone de Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'être en devenir : identité, sexualité et normes sociales : autour des œuvres de Marivaux, Balzac et Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Séminaires de recherche" du CEREdI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux, en somme & dans le détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la théorie littéraire : le canon et ses marges&amp;quot; : autour de Vincent Laisney, Matthieu Letourneux et Yvan Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bouchardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos mémoires. Écrits de soi, histoire et politique aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature transfigurée par ses éditeurs mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 907, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre Beauvoir. Genèses croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le négatif de l'écriture : enquête sur le pouvoir de décréer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vanoosthuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2019, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (6), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poétique avant toute chose...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 858, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauvoir en ses mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (191), 2018, Beauvoir en ses mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée sous réserve d'inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 805-806, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la critique américaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 144, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio. Dialogue de l'histoire et de l'âme païenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Péguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies mémorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée: Femmes, philosophie et arts – autour de Michèle Le Dœuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Archives du féminisme, Christine Bard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée : Femmes, philosophie et arts – autour de Michèle Le Dœuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films à lire. Des scénarios aux livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Brangé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-87449-669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Force de l'âge, de Beauvoir (éd. critique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Baty-Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabot Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Jeannelle et Eliane Lecarme-Tabone. Gallimard, 2018, Mémoires, de Beauvoir (dir. Jean-Louis Jeannelle et Eliane Lecarme-Tabone), Bibl de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir, &amp;quot;Mémoires&amp;quot;, t. I & II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard; coll. "Bibliothèque de la Pléiade", 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir, « Mémoires d’une jeune fille rangée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7535-7574-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir : Mémoires (Tome II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Lecarme-Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baty-Delalande, Hélène; Louette, Jean-François; Nicolas-Pierre, Delphine; Russo, Élisabeth; Stemmer, Valérie. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pléïade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Pléiade, n° 634, pp.1616, 2018, 9782070178599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’autobiographie : Écritures de soi de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Simonet-Tenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braud; Michel and Simonet-Tenant; Françoise and Jeannelle; Jean-Louis and Lejeune; Philippe and Montémont; Véronique. Honoré Champion, 44, 2017, Dictionnaires &amp; références, 978-2-7453-4510-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinémalraux : Essai sur l’œuvre d’André Malraux au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782705690236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films sans images : Une histoire des scénarios non réalisés de « La Condition humaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782021190885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signés Malraux : André Malraux et la question biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boyer-Weinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2271077400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non&amp;quot; : fragments d'un roman sur la Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les Cahiers de la NRF, 978-2070140558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire littéraire des écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84050-874-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité du &amp;quot;Miroir des limbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rencontres, 978-2-8124-0245-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions d'histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire ses Mémoires au XXe siècle : déclin et renouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bibliothèque des idées, Pierre Nora, 978-2070779994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux, mémoire et métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hors série Connaissance, 207077256X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invisible &amp;quot;Condition humaine d'André Malraux : pour une théorie de l'&amp;quot;inadaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atusko Nagaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Hata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuaki Yoshimura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire André Malraux aujourd'hui : la renaissance de "l'espoir" à l'heure du post-humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophia University Press, pp.336-360, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits de soi : aux limites de l'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Igalens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casanova à l'éran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-249, 2021, PUR Cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sémite de plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Eigenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Escola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Denis Guénoun : hypothèses sur le théâtre, la politique, l'Europe, la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPress, pp.399-407, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux en 68 ou l'entrée dans le &amp;quot;temps des limbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelly Wolf; Matthieu Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que Mai 68 fait à la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.132-142, 2020, Perspective, 978-2-7574-3175-7. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.101739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et le &amp;quot;flux de la vie matérielle&amp;quot; : une lecture de &amp;quot;L'Isle sans nom&amp;quot; comme scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Tsukamato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Isle sans nom", un projet dramatique inédit de Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, pp.175-186, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux et la &amp;quot;quatrième révolution culturelle&amp;quot; : temps et contremps de l'audio-visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et élites locales en France (1947-1989)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-110, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios inadaptés : quelle lecture peut-on faire des versions non retenues d'un projet d'adaptation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Adaptation : des livres aux scénarios. Approche interdisciplinaire des archives du cinéma français (1930-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, pp.331-332, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mandat mémorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefort-Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l'autobiographie : engagements et subjectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, pp.23-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Catherine Coquio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bleton-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dumontet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contructions comparées de la mémoire : littérature et cinéma post-traumatique des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.45-58, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et le &amp;quot;flux de la vie matérielle&amp;quot; : une lecture de &amp;quot;L'Isle sans nom&amp;quot; comme scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Zaccarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Isle sans nom", un projet dramatique inédit de Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2018, La revue des Lettres modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation documentaire : oxymore théorique ou extension du domaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cinéma de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions nouvelles Cécile Defaut, pp.47-62, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Beltaïf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senda Jlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la valeur littéraire des préfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arabesques éditions, pp.7-16, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Tombe des Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signés Malraux : André Malraux et la question biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-249, 2015, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entours, reflets et autocommentaires : les plis critiques de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dufour-Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ombre dans l'oeuvre : la critique dans l'oeuvre littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.7-20, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémorable des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire littéraire des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-124, 2013, 978-2-84050-874-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux et le &amp;quot;travail biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité du "Miroir des limbes" : un autre Malraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.295-383, 2011, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métatextuel au métafictionnel : états de la fiction occidentale aux XIXe et XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Saint-Gelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duprat, Anne and Lavocat, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiction et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Éditions, 2010, Poétiques comparatistes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perec et le divers de l'histoire littéraire : sur &amp;quot;Le Voyage d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-194, 2009, Le Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment diable l'histoire est écrite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-28, 2009, La Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de Mai-68 (Georges Pompidou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68 : les archives du pouvoir. Chroniques inédites d'un Etat face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1933, &amp;quot;La Condition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.824-829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la théorie littéraire : que sait la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bouchardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mouches&amp;quot; de Jean-Paul Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Jeannelle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-louis-jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8528-1555</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035774991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116315611</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition des Mémoires : l’exemple de Plon. Entretien de Jean-Louis Jeannelle avec Patricia Sorel et Grégory Berthier-Saudrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Berthier-Saudrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.217-223. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12b08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir-brouillon du canon proustien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 907, pp.990-1009. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.907.0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Inséparables&amp;quot; de Simone de Beauvoir (Review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorties de crise : quelle histoire du roman au XXe siècle ? Fiction, récit et romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue d'Histoire littéraire de la France 2 – 2021, 121e année, n° 2, 2 – 2021 (121e année, n° 2), pp.391-414. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11766-7.p.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Sartrébeauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.7-18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[M]on passé et l'Algérie, ça ne va pas ensemble : le poids de l'Histoire dans &amp;quot;La Force des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.47-66. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité, fiction : faire vrai ou dire juste?&amp;quot;, dir. Bernard Vouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incidence: philosophie, littérature, sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.181-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-scriptum. L'oeuvre à discrétion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires, un genre obligé ?&amp;quot;, dans &amp;quot;Logiques de la commande (XXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lecacheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de « l’ entrée de Simone de Beauvoir dans la Pléiade »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bon de Beauvoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Lecarme-Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bouliane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25897616-bja10019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frères du bourreau : Les Bienveillantes de Jonathan Littell comme Mémoires feints » dans Incidence (revue de philosophie, de littérature et de sciences humaines et sociales), n° 15, « Vérité, fiction : faire vrai ou dire juste ? », dir. Bernard Vouilloux, printemps, 2020, p. 181-213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incidence: philosophie, littérature, sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une « lecture intéressée » du Page disgracié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.6616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus romanesque et intéressé qu’un romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, [17 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir et l'&amp;quot;autobiographie existentialiste&amp;quot; : une réévaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.67-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un audioportrait : Les Années déclic de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, « La voix », dir. Stéphanie Genand et Françoise Simonet-Tenant, janv.-mars 2019 (n°333), pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et contexte en génétique : peut-on parler de remploi et de récupération?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194 (2), pp.126-136. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.194.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simone de Beauvoir et l’“autobiographie existentialiste”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25897616-03001002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Même pas mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur est mort. Vive l'auteur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Mort de l'auteur, 22, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charles : A refuser le formalisme, on s'interdit de comprendre bien des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cerisuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Minzetanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 858, pp.947-962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratées de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Causes, raisons et fonctions : une théorie de la cohérence fictionnelle » (sur Logique du genre dramatique de Jean de Guardia), Critique, n° 858, novembre 2018, p. 889-905.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 858 (11), pp.889-905. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.858.0889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux à l'essai : comment peut-on (encore) lire les Ecrits sur l'art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur l'état poétique chez Sartre et Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malraux, le fantôme du cinéma&amp;quot;, dans &amp;quot;La réception de Malraux aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thélot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence d’André Malraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.82-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir et Violette Leduc : retour sur un parallèle biaisé de l’histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 107 (n° 1-4, janv.-nov. 2016), pp.153-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability: literature and cinema redux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in French Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14715880.2016.1164422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nichanian : le témoignage malgré tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Un siècle de génocide : mémoire, histoire, témoignage, n° 826, pp.205-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kamtchatka patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le musée, sous réserve d’inventaire, 805-806, pp.494-507. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.805.0494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula par fabula : une moderne république des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Escola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Esmein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 610, pp.96-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe des Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.13 - 28. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.1596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le témoignage à l'âge de la décolonisation : &amp;quot;Chronique d'un été&amp;quot;, cinéma-vérité et émergence du survivant de l'Holocauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rothberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une théorie de l'&amp;quot;inadaptabilité&amp;quot; : repenser les rapports du roman et du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'Université de Tokyo, Hongo (Japon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot;lecture intéressée&amp;quot; du &amp;quot;Page disgracié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire le contexte : une expérience de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’études co-organisées par Christine Noille et Sophie Rabau Avec le soutien du CERC - Centre d’études et de recherches comparatistes (Paris 3) et de l’équipe RARE – Rhétorique de l’Antiquité à la Révolution (Stendhal Grenoble 3), May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauvoir et le récit d'enfance : une lecture des &amp;quot;Mémoires d'une jeune fille rangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Damien Zanone : "Questions d'histoire littéraire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction&amp;quot;, dans &amp;quot;Un dictionnaire des écrits de soi. Concepts, corpus, et champs disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Simonet-Tenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un dictionnaire des écrits de soi. Concepts, corpus et champs disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms de genre dans le domaine des &amp;quot;écrits de soi&amp;quot;, dans Actes du colloque &amp;quot;Aux côtés de la littérature : dix ans de nouvelles directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Compagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux côtés de la littérature : dix ans de nouvelles directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. Acta Fabula, 19 (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'agrégation &amp;quot;Simone de Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'être en devenir : identité, sexualité et normes sociales : autour des œuvres de Marivaux, Balzac et Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Séminaires de recherche" du CEREdI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux, en somme & dans le détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la théorie littéraire : le canon et ses marges&amp;quot; : autour de Vincent Laisney, Matthieu Letourneux et Yvan Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bouchardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos mémoires. Écrits de soi, histoire et politique aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature transfigurée par ses éditeurs mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 907, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre Beauvoir. Genèses croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le négatif de l'écriture : enquête sur le pouvoir de décréer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vanoosthuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2019, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (6), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poétique avant toute chose...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 858, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauvoir en ses mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (191), 2018, Beauvoir en ses mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée sous réserve d'inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 805-806, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la critique américaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 144, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio. Dialogue de l'histoire et de l'âme païenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Péguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies mémorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée: Femmes, philosophie et arts – autour de Michèle Le Dœuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Archives du féminisme, Christine Bard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée : Femmes, philosophie et arts – autour de Michèle Le Dœuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films à lire. Des scénarios aux livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Brangé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-87449-669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Force de l'âge, de Beauvoir (éd. critique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Baty-Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabot Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Jeannelle et Eliane Lecarme-Tabone. Gallimard, 2018, Mémoires, de Beauvoir (dir. Jean-Louis Jeannelle et Eliane Lecarme-Tabone), Bibl de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir, &amp;quot;Mémoires&amp;quot;, t. I & II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard; coll. "Bibliothèque de la Pléiade", 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir, « Mémoires d’une jeune fille rangée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7535-7574-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir : Mémoires (Tome II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Lecarme-Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baty-Delalande, Hélène; Louette, Jean-François; Nicolas-Pierre, Delphine; Russo, Élisabeth; Stemmer, Valérie. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pléïade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Pléiade, n° 634, pp.1616, 2018, 9782070178599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’autobiographie : Écritures de soi de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Simonet-Tenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braud; Michel and Simonet-Tenant; Françoise and Jeannelle; Jean-Louis and Lejeune; Philippe and Montémont; Véronique. Honoré Champion, 44, 2017, Dictionnaires &amp; références, 978-2-7453-4510-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinémalraux : Essai sur l’œuvre d’André Malraux au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782705690236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films sans images : Une histoire des scénarios non réalisés de « La Condition humaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782021190885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signés Malraux : André Malraux et la question biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boyer-Weinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non&amp;quot; : fragments d'un roman sur la Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les Cahiers de la NRF, 978-2070140558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2271077400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire littéraire des écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84050-874-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité du &amp;quot;Miroir des limbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rencontres, 978-2-8124-0245-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions d'histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire ses Mémoires au XXe siècle : déclin et renouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bibliothèque des idées, Pierre Nora, 978-2070779994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux, mémoire et métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hors série Connaissance, 207077256X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits de soi : aux limites de l'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Igalens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casanova à l'éran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-249, 2021, PUR Cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invisible &amp;quot;Condition humaine d'André Malraux : pour une théorie de l'&amp;quot;inadaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atusko Nagaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Hata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuaki Yoshimura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire André Malraux aujourd'hui : la renaissance de "l'espoir" à l'heure du post-humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophia University Press, pp.336-360, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sémite de plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Eigenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Escola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Denis Guénoun : hypothèses sur le théâtre, la politique, l'Europe, la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPress, pp.399-407, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux en 68 ou l'entrée dans le &amp;quot;temps des limbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelly Wolf; Matthieu Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que Mai 68 fait à la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.132-142, 2020, Perspective, 978-2-7574-3175-7. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.101739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Catherine Coquio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bleton-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dumontet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contructions comparées de la mémoire : littérature et cinéma post-traumatique des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.45-58, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et le &amp;quot;flux de la vie matérielle&amp;quot; : une lecture de &amp;quot;L'Isle sans nom&amp;quot; comme scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Tsukamato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Isle sans nom", un projet dramatique inédit de Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, pp.175-186, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux et la &amp;quot;quatrième révolution culturelle&amp;quot; : temps et contremps de l'audio-visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et élites locales en France (1947-1989)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-110, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios inadaptés : quelle lecture peut-on faire des versions non retenues d'un projet d'adaptation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Adaptation : des livres aux scénarios. Approche interdisciplinaire des archives du cinéma français (1930-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, pp.331-332, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mandat mémorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefort-Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l'autobiographie : engagements et subjectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, pp.23-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et le &amp;quot;flux de la vie matérielle&amp;quot; : une lecture de &amp;quot;L'Isle sans nom&amp;quot; comme scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Zaccarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Isle sans nom", un projet dramatique inédit de Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2018, La revue des Lettres modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation documentaire : oxymore théorique ou extension du domaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cinéma de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions nouvelles Cécile Defaut, pp.47-62, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Beltaïf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senda Jlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la valeur littéraire des préfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arabesques éditions, pp.7-16, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Tombe des Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signés Malraux : André Malraux et la question biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-249, 2015, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entours, reflets et autocommentaires : les plis critiques de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dufour-Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ombre dans l'oeuvre : la critique dans l'oeuvre littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.7-20, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémorable des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire littéraire des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-124, 2013, 978-2-84050-874-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux et le &amp;quot;travail biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité du "Miroir des limbes" : un autre Malraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.295-383, 2011, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métatextuel au métafictionnel : états de la fiction occidentale aux XIXe et XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Saint-Gelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duprat, Anne and Lavocat, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiction et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Éditions, 2010, Poétiques comparatistes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perec et le divers de l'histoire littéraire : sur &amp;quot;Le Voyage d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-194, 2009, Le Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment diable l'histoire est écrite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-28, 2009, La Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de Mai-68 (Georges Pompidou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68 : les archives du pouvoir. Chroniques inédites d'un Etat face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1933, &amp;quot;La Condition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.824-829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la théorie littéraire : que sait la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bouchardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mouches&amp;quot; de Jean-Paul Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F1AA174"/>
+    <w:nsid w:val="09B40DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-jeannelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8528-1555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035774991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116315611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sorel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthier-Saudrais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b08" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.907.0990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11766-7.p.0135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourgault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6200" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876341v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bon de Beauvoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Lecarme-Tabone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bouliane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-03001002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bionda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cerisuelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Minzetanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0889" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cohen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Th&#233;lot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14715880.2016.1164422" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.805.0494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Boulay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Depretto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Escola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esmein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Jeannelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rothberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Godard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6139" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2264" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;guy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brang&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/films-a-lire/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baty-Delalande" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabot Alexis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stemmer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4717" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03137053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Braud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mont&#233;mont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4615-cinemalraux.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074894v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/films-sans-images-jean-louis-jeannelle/9782021190885" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boyer-Weinmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/signes-malraux-andre-malraux-et-la-question-biographique.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874184v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/resistance-du-roman/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874188v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malraux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Non" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/lhistoire-litteraire-des-ecrivains" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/modernite-du-miroir-des-limbes-un-autre-malraux.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753507470/fictions-d-histoire-litteraire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Idees/Ecrire-ses-Memoires-au-XX-sup-e-sup-siecle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Hors-serie-Connaissance/Malraux-memoire-et-metamorphose" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atusko Naga&#239;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Hata" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yoshizawa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Yoshimura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Igalens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5110/casanova-a-l-ecran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eigenmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Escola" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rueff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101739" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876652v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tsukamato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876637v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Callu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fabiani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/culture-et-elites-locales-en-france-1947-1989/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boillat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hamel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefort-Favreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876749v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bleton-Bonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dumontet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876642v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Johansson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Zaccarello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-isle-sans-nom-un-projet-dramatique-inedit-de-paul-valery-2018-9-valery-et-le-flux-de-la-vie-materielle.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;der" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wagner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belta&#239;f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Jlidi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/signes-malraux-andre-malraux-et-la-question-biographique-outre-tombe-des-memoires.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dufour-Maitre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875091v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611832v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saint-Gelais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Giry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876751v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890193v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-jeannelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8528-1555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035774991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116315611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sorel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthier-Saudrais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b08" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.907.0990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11766-7.p.0135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourgault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6200" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bon de Beauvoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Lecarme-Tabone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bouliane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-03001002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bionda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cerisuelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Minzetanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0889" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cohen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Th&#233;lot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14715880.2016.1164422" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.805.0494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Boulay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Depretto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Escola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esmein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Jeannelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rothberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Godard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6139" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2264" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;guy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brang&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/films-a-lire/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baty-Delalande" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabot Alexis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stemmer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4717" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03137053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Braud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mont&#233;mont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4615-cinemalraux.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074894v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/films-sans-images-jean-louis-jeannelle/9782021190885" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boyer-Weinmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/signes-malraux-andre-malraux-et-la-question-biographique.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malraux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Non" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/resistance-du-roman/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/lhistoire-litteraire-des-ecrivains" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/modernite-du-miroir-des-limbes-un-autre-malraux.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753507470/fictions-d-histoire-litteraire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Idees/Ecrire-ses-Memoires-au-XX-sup-e-sup-siecle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Hors-serie-Connaissance/Malraux-memoire-et-metamorphose" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876604v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Igalens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5110/casanova-a-l-ecran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atusko Naga&#239;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Hata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yoshizawa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Yoshimura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eigenmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Escola" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rueff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101739" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bleton-Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dumontet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876652v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tsukamato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Callu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fabiani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/culture-et-elites-locales-en-france-1947-1989/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boillat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876662v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hamel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefort-Favreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876642v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Johansson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Zaccarello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-isle-sans-nom-un-projet-dramatique-inedit-de-paul-valery-2018-9-valery-et-le-flux-de-la-vie-materielle.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;der" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wagner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belta&#239;f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Jlidi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/signes-malraux-andre-malraux-et-la-question-biographique-outre-tombe-des-memoires.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dufour-Maitre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875091v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611832v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saint-Gelais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Giry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876751v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890193v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>