--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Jeannelle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-louis-jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8528-1555</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035774991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116315611</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition des Mémoires : l’exemple de Plon. Entretien de Jean-Louis Jeannelle avec Patricia Sorel et Grégory Berthier-Saudrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Berthier-Saudrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.217-223. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12b08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir-brouillon du canon proustien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 907, pp.990-1009. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.907.0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Inséparables&amp;quot; de Simone de Beauvoir (Review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorties de crise : quelle histoire du roman au XXe siècle ? Fiction, récit et romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue d'Histoire littéraire de la France 2 – 2021, 121e année, n° 2, 2 – 2021 (121e année, n° 2), pp.391-414. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11766-7.p.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Sartrébeauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.7-18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[M]on passé et l'Algérie, ça ne va pas ensemble : le poids de l'Histoire dans &amp;quot;La Force des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.47-66. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité, fiction : faire vrai ou dire juste?&amp;quot;, dir. Bernard Vouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incidence: philosophie, littérature, sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.181-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-scriptum. L'oeuvre à discrétion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires, un genre obligé ?&amp;quot;, dans &amp;quot;Logiques de la commande (XXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lecacheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de « l’ entrée de Simone de Beauvoir dans la Pléiade »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bon de Beauvoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Lecarme-Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bouliane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25897616-bja10019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frères du bourreau : Les Bienveillantes de Jonathan Littell comme Mémoires feints » dans Incidence (revue de philosophie, de littérature et de sciences humaines et sociales), n° 15, « Vérité, fiction : faire vrai ou dire juste ? », dir. Bernard Vouilloux, printemps, 2020, p. 181-213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incidence: philosophie, littérature, sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une « lecture intéressée » du Page disgracié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.6616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus romanesque et intéressé qu’un romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, [17 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir et l'&amp;quot;autobiographie existentialiste&amp;quot; : une réévaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.67-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un audioportrait : Les Années déclic de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, « La voix », dir. Stéphanie Genand et Françoise Simonet-Tenant, janv.-mars 2019 (n°333), pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et contexte en génétique : peut-on parler de remploi et de récupération?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194 (2), pp.126-136. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.194.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simone de Beauvoir et l’“autobiographie existentialiste”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25897616-03001002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Même pas mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur est mort. Vive l'auteur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Mort de l'auteur, 22, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charles : A refuser le formalisme, on s'interdit de comprendre bien des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cerisuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Minzetanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 858, pp.947-962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratées de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Causes, raisons et fonctions : une théorie de la cohérence fictionnelle » (sur Logique du genre dramatique de Jean de Guardia), Critique, n° 858, novembre 2018, p. 889-905.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 858 (11), pp.889-905. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.858.0889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux à l'essai : comment peut-on (encore) lire les Ecrits sur l'art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur l'état poétique chez Sartre et Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malraux, le fantôme du cinéma&amp;quot;, dans &amp;quot;La réception de Malraux aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thélot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence d’André Malraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.82-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir et Violette Leduc : retour sur un parallèle biaisé de l’histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 107 (n° 1-4, janv.-nov. 2016), pp.153-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability: literature and cinema redux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in French Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14715880.2016.1164422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nichanian : le témoignage malgré tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Un siècle de génocide : mémoire, histoire, témoignage, n° 826, pp.205-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kamtchatka patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le musée, sous réserve d’inventaire, 805-806, pp.494-507. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.805.0494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula par fabula : une moderne république des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Escola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Esmein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 610, pp.96-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe des Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.13 - 28. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.1596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le témoignage à l'âge de la décolonisation : &amp;quot;Chronique d'un été&amp;quot;, cinéma-vérité et émergence du survivant de l'Holocauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rothberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une théorie de l'&amp;quot;inadaptabilité&amp;quot; : repenser les rapports du roman et du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'Université de Tokyo, Hongo (Japon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot;lecture intéressée&amp;quot; du &amp;quot;Page disgracié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire le contexte : une expérience de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’études co-organisées par Christine Noille et Sophie Rabau Avec le soutien du CERC - Centre d’études et de recherches comparatistes (Paris 3) et de l’équipe RARE – Rhétorique de l’Antiquité à la Révolution (Stendhal Grenoble 3), May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauvoir et le récit d'enfance : une lecture des &amp;quot;Mémoires d'une jeune fille rangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Damien Zanone : "Questions d'histoire littéraire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction&amp;quot;, dans &amp;quot;Un dictionnaire des écrits de soi. Concepts, corpus, et champs disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Simonet-Tenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un dictionnaire des écrits de soi. Concepts, corpus et champs disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms de genre dans le domaine des &amp;quot;écrits de soi&amp;quot;, dans Actes du colloque &amp;quot;Aux côtés de la littérature : dix ans de nouvelles directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Compagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux côtés de la littérature : dix ans de nouvelles directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. Acta Fabula, 19 (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'agrégation &amp;quot;Simone de Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'être en devenir : identité, sexualité et normes sociales : autour des œuvres de Marivaux, Balzac et Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Séminaires de recherche" du CEREdI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux, en somme & dans le détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la théorie littéraire : le canon et ses marges&amp;quot; : autour de Vincent Laisney, Matthieu Letourneux et Yvan Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bouchardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos mémoires. Écrits de soi, histoire et politique aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature transfigurée par ses éditeurs mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 907, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre Beauvoir. Genèses croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le négatif de l'écriture : enquête sur le pouvoir de décréer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vanoosthuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2019, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (6), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poétique avant toute chose...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 858, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauvoir en ses mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (191), 2018, Beauvoir en ses mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée sous réserve d'inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 805-806, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la critique américaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 144, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio. Dialogue de l'histoire et de l'âme païenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Péguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies mémorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée: Femmes, philosophie et arts – autour de Michèle Le Dœuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Archives du féminisme, Christine Bard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée : Femmes, philosophie et arts – autour de Michèle Le Dœuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films à lire. Des scénarios aux livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Brangé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-87449-669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Force de l'âge, de Beauvoir (éd. critique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Baty-Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabot Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Jeannelle et Eliane Lecarme-Tabone. Gallimard, 2018, Mémoires, de Beauvoir (dir. Jean-Louis Jeannelle et Eliane Lecarme-Tabone), Bibl de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir, &amp;quot;Mémoires&amp;quot;, t. I & II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard; coll. "Bibliothèque de la Pléiade", 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir, « Mémoires d’une jeune fille rangée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7535-7574-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir : Mémoires (Tome II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Lecarme-Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baty-Delalande, Hélène; Louette, Jean-François; Nicolas-Pierre, Delphine; Russo, Élisabeth; Stemmer, Valérie. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pléïade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Pléiade, n° 634, pp.1616, 2018, 9782070178599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’autobiographie : Écritures de soi de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Simonet-Tenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braud; Michel and Simonet-Tenant; Françoise and Jeannelle; Jean-Louis and Lejeune; Philippe and Montémont; Véronique. Honoré Champion, 44, 2017, Dictionnaires &amp; références, 978-2-7453-4510-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinémalraux : Essai sur l’œuvre d’André Malraux au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782705690236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films sans images : Une histoire des scénarios non réalisés de « La Condition humaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782021190885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signés Malraux : André Malraux et la question biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boyer-Weinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non&amp;quot; : fragments d'un roman sur la Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les Cahiers de la NRF, 978-2070140558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2271077400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire littéraire des écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84050-874-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité du &amp;quot;Miroir des limbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rencontres, 978-2-8124-0245-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions d'histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire ses Mémoires au XXe siècle : déclin et renouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bibliothèque des idées, Pierre Nora, 978-2070779994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux, mémoire et métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hors série Connaissance, 207077256X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits de soi : aux limites de l'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Igalens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casanova à l'éran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-249, 2021, PUR Cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invisible &amp;quot;Condition humaine d'André Malraux : pour une théorie de l'&amp;quot;inadaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atusko Nagaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Hata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuaki Yoshimura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire André Malraux aujourd'hui : la renaissance de "l'espoir" à l'heure du post-humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophia University Press, pp.336-360, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sémite de plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Eigenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Escola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Denis Guénoun : hypothèses sur le théâtre, la politique, l'Europe, la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPress, pp.399-407, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux en 68 ou l'entrée dans le &amp;quot;temps des limbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelly Wolf; Matthieu Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que Mai 68 fait à la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.132-142, 2020, Perspective, 978-2-7574-3175-7. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.101739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Catherine Coquio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bleton-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dumontet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contructions comparées de la mémoire : littérature et cinéma post-traumatique des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.45-58, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et le &amp;quot;flux de la vie matérielle&amp;quot; : une lecture de &amp;quot;L'Isle sans nom&amp;quot; comme scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Tsukamato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Isle sans nom", un projet dramatique inédit de Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, pp.175-186, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux et la &amp;quot;quatrième révolution culturelle&amp;quot; : temps et contremps de l'audio-visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et élites locales en France (1947-1989)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-110, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios inadaptés : quelle lecture peut-on faire des versions non retenues d'un projet d'adaptation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Adaptation : des livres aux scénarios. Approche interdisciplinaire des archives du cinéma français (1930-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, pp.331-332, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mandat mémorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefort-Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l'autobiographie : engagements et subjectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, pp.23-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et le &amp;quot;flux de la vie matérielle&amp;quot; : une lecture de &amp;quot;L'Isle sans nom&amp;quot; comme scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Zaccarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Isle sans nom", un projet dramatique inédit de Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2018, La revue des Lettres modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation documentaire : oxymore théorique ou extension du domaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cinéma de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions nouvelles Cécile Defaut, pp.47-62, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Beltaïf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senda Jlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la valeur littéraire des préfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arabesques éditions, pp.7-16, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Tombe des Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signés Malraux : André Malraux et la question biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-249, 2015, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entours, reflets et autocommentaires : les plis critiques de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dufour-Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ombre dans l'oeuvre : la critique dans l'oeuvre littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.7-20, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémorable des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire littéraire des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-124, 2013, 978-2-84050-874-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux et le &amp;quot;travail biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité du "Miroir des limbes" : un autre Malraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.295-383, 2011, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métatextuel au métafictionnel : états de la fiction occidentale aux XIXe et XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Saint-Gelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duprat, Anne and Lavocat, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiction et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Éditions, 2010, Poétiques comparatistes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perec et le divers de l'histoire littéraire : sur &amp;quot;Le Voyage d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-194, 2009, Le Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment diable l'histoire est écrite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-28, 2009, La Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de Mai-68 (Georges Pompidou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68 : les archives du pouvoir. Chroniques inédites d'un Etat face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1933, &amp;quot;La Condition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.824-829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la théorie littéraire : que sait la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bouchardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mouches&amp;quot; de Jean-Paul Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Louis Jeannelle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-louis-jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8528-1555</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035774991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116315611</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition des Mémoires : l’exemple de Plon. Entretien de Jean-Louis Jeannelle avec Patricia Sorel et Grégory Berthier-Saudrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Berthier-Saudrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.217-223. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12b08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir-brouillon du canon proustien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 907, pp.990-1009. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.907.0990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Inséparables&amp;quot; de Simone de Beauvoir (Review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.152-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[M]on passé et l'Algérie, ça ne va pas ensemble : le poids de l'Histoire dans &amp;quot;La Force des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.47-66. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorties de crise : quelle histoire du roman au XXe siècle ? Fiction, récit et romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Revue d'Histoire littéraire de la France 2 – 2021, 121e année, n° 2, 2 – 2021 (121e année, n° 2), pp.391-414. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11766-7.p.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Sartrébeauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.7-18. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité, fiction : faire vrai ou dire juste?&amp;quot;, dir. Bernard Vouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incidence: philosophie, littérature, sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.181-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires, un genre obligé ?&amp;quot;, dans &amp;quot;Logiques de la commande (XXe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lecacheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-scriptum. L'oeuvre à discrétion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de « l’ entrée de Simone de Beauvoir dans la Pléiade »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bon de Beauvoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Lecarme-Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bouliane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.127-144. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25897616-bja10019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frères du bourreau : Les Bienveillantes de Jonathan Littell comme Mémoires feints » dans Incidence (revue de philosophie, de littérature et de sciences humaines et sociales), n° 15, « Vérité, fiction : faire vrai ou dire juste ? », dir. Bernard Vouilloux, printemps, 2020, p. 181-213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incidence: philosophie, littérature, sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une « lecture intéressée » du Page disgracié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.6616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir et l'&amp;quot;autobiographie existentialiste&amp;quot; : une réévaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.67-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un audioportrait : Les Années déclic de Raymond Depardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, « La voix », dir. Stéphanie Genand et Françoise Simonet-Tenant, janv.-mars 2019 (n°333), pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte et contexte en génétique : peut-on parler de remploi et de récupération?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194 (2), pp.126-136. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/litt.194.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus romanesque et intéressé qu’un romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, [17 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simone de Beauvoir et l’“autobiographie existentialiste”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.67-86. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25897616-03001002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Même pas mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auteur est mort. Vive l'auteur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Mort de l'auteur, 22, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charles : A refuser le formalisme, on s'interdit de comprendre bien des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cerisuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Minzetanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 858, pp.947-962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratées de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications numériques du CÉRÉdI, « Actes de colloques et journées d’étude »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Causes, raisons et fonctions : une théorie de la cohérence fictionnelle » (sur Logique du genre dramatique de Jean de Guardia), Critique, n° 858, novembre 2018, p. 889-905.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 858 (11), pp.889-905. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.858.0889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malraux, le fantôme du cinéma&amp;quot;, dans &amp;quot;La réception de Malraux aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Mossuz-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thélot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence d’André Malraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.82-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux à l'essai : comment peut-on (encore) lire les Ecrits sur l'art?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur l'état poétique chez Sartre et Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reverseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir et Violette Leduc : retour sur un parallèle biaisé de l’histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 107 (n° 1-4, janv.-nov. 2016), pp.153-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptability: literature and cinema redux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in French Cinema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14715880.2016.1164422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Nichanian : le témoignage malgré tout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Un siècle de génocide : mémoire, histoire, témoignage, n° 826, pp.205-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kamtchatka patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le musée, sous réserve d’inventaire, 805-806, pp.494-507. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.805.0494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabula par fabula : une moderne république des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béranger Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Depretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Escola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Esmein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Revue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 610, pp.96-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe des Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.13 - 28. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/itineraires.1596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le témoignage à l'âge de la décolonisation : &amp;quot;Chronique d'un été&amp;quot;, cinéma-vérité et émergence du survivant de l'Holocauste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rothberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une &amp;quot;lecture intéressée&amp;quot; du &amp;quot;Page disgracié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire le contexte : une expérience de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’études co-organisées par Christine Noille et Sophie Rabau Avec le soutien du CERC - Centre d’études et de recherches comparatistes (Paris 3) et de l’équipe RARE – Rhétorique de l’Antiquité à la Révolution (Stendhal Grenoble 3), May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une théorie de l'&amp;quot;inadaptabilité&amp;quot; : repenser les rapports du roman et du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l'Université de Tokyo, Hongo (Japon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tokyo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauvoir et le récit d'enfance : une lecture des &amp;quot;Mémoires d'une jeune fille rangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Damien Zanone : "Questions d'histoire littéraire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction&amp;quot;, dans &amp;quot;Un dictionnaire des écrits de soi. Concepts, corpus, et champs disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Simonet-Tenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un dictionnaire des écrits de soi. Concepts, corpus et champs disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms de genre dans le domaine des &amp;quot;écrits de soi&amp;quot;, dans Actes du colloque &amp;quot;Aux côtés de la littérature : dix ans de nouvelles directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Compagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux côtés de la littérature : dix ans de nouvelles directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. Acta Fabula, 19 (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'agrégation &amp;quot;Simone de Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'être en devenir : identité, sexualité et normes sociales : autour des œuvres de Marivaux, Balzac et Beauvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Genand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ledda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Séminaires de recherche" du CEREdI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux, en somme & dans le détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (2), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la théorie littéraire : le canon et ses marges&amp;quot; : autour de Vincent Laisney, Matthieu Letourneux et Yvan Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bouchardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos mémoires. Écrits de soi, histoire et politique aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Berthezène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Littérature transfigurée par ses éditeurs mêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 907, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre Beauvoir. Genèses croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bourgault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.6139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le négatif de l'écriture : enquête sur le pouvoir de décréer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vanoosthuyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula. Colloques en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2019, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/lht.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort de l'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bionda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (6), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauvoir en ses mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (191), 2018, Beauvoir en ses mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poétique avant toute chose...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 858, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée sous réserve d'inventaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 805-806, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la critique américaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Macé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 144, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clio. Dialogue de l'histoire et de l'âme païenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Péguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies mémorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée: Femmes, philosophie et arts – autour de Michèle Le Dœuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lasserre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Archives du féminisme, Christine Bard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réorienter dans la pensée : Femmes, philosophie et arts – autour de Michèle Le Dœuff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films à lire. Des scénarios aux livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Brangé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Impressions Nouvelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-87449-669-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir, « Mémoires d’une jeune fille rangée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-7535-7574-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir : Mémoires (Tome II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Lecarme-Tabone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baty-Delalande, Hélène; Louette, Jean-François; Nicolas-Pierre, Delphine; Russo, Élisabeth; Stemmer, Valérie. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pléïade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Pléiade, n° 634, pp.1616, 2018, 9782070178599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone de Beauvoir, &amp;quot;Mémoires&amp;quot;, t. I & II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard; coll. "Bibliothèque de la Pléiade", 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Force de l'âge, de Beauvoir (éd. critique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Baty-Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabot Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stemmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Jeannelle et Eliane Lecarme-Tabone. Gallimard, 2018, Mémoires, de Beauvoir (dir. Jean-Louis Jeannelle et Eliane Lecarme-Tabone), Bibl de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’autobiographie : Écritures de soi de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Simonet-Tenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Montémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braud; Michel and Simonet-Tenant; Françoise and Jeannelle; Jean-Louis and Lejeune; Philippe and Montémont; Véronique. Honoré Champion, 44, 2017, Dictionnaires &amp; références, 978-2-7453-4510-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films sans images : Une histoire des scénarios non réalisés de « La Condition humaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782021190885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinémalraux : Essai sur l’œuvre d’André Malraux au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782705690236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signés Malraux : André Malraux et la question biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boyer-Weinmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non&amp;quot; : fragments d'un roman sur la Résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Malraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les Cahiers de la NRF, 978-2070140558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2271077400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire littéraire des écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84050-874-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité du &amp;quot;Miroir des limbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rencontres, 978-2-8124-0245-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions d'histoire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire ses Mémoires au XXe siècle : déclin et renouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bibliothèque des idées, Pierre Nora, 978-2070779994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux, mémoire et métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hors série Connaissance, 207077256X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invisible &amp;quot;Condition humaine d'André Malraux : pour une théorie de l'&amp;quot;inadaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atusko Nagaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Hata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuaki Yoshimura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire André Malraux aujourd'hui : la renaissance de "l'espoir" à l'heure du post-humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophia University Press, pp.336-360, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrits de soi : aux limites de l'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Igalens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casanova à l'éran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-249, 2021, PUR Cinéma</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux en 68 ou l'entrée dans le &amp;quot;temps des limbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelly Wolf; Matthieu Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que Mai 68 fait à la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.132-142, 2020, Perspective, 978-2-7574-3175-7. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.101739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sémite de plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Eigenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Escola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Denis Guénoun : hypothèses sur le théâtre, la politique, l'Europe, la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MétisPress, pp.399-407, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Catherine Coquio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bleton-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Dumontet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contructions comparées de la mémoire : littérature et cinéma post-traumatique des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.45-58, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mandat mémorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefort-Favreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de l'autobiographie : engagements et subjectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nota Bene, pp.23-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et le &amp;quot;flux de la vie matérielle&amp;quot; : une lecture de &amp;quot;L'Isle sans nom&amp;quot; comme scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Tsukamato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Isle sans nom", un projet dramatique inédit de Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suiseisha, pp.175-186, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux et la &amp;quot;quatrième révolution culturelle&amp;quot; : temps et contremps de l'audio-visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Callu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et élites locales en France (1947-1989)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-110, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios inadaptés : quelle lecture peut-on faire des versions non retenues d'un projet d'adaptation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Adaptation : des livres aux scénarios. Approche interdisciplinaire des archives du cinéma français (1930-1960)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions Nouvelles, pp.331-332, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry et le &amp;quot;flux de la vie matérielle&amp;quot; : une lecture de &amp;quot;L'Isle sans nom&amp;quot; comme scénario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Zaccarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Isle sans nom", un projet dramatique inédit de Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2018, La revue des Lettres modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation documentaire : oxymore théorique ou extension du domaine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Cinéma de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions nouvelles Cécile Defaut, pp.47-62, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Beltaïf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senda Jlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la valeur littéraire des préfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arabesques éditions, pp.7-16, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Tombe des Mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signés Malraux : André Malraux et la question biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-249, 2015, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entours, reflets et autocommentaires : les plis critiques de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bouchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dufour-Maitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ombre dans l'oeuvre : la critique dans l'oeuvre littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.7-20, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémorable des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire littéraire des écrivains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-124, 2013, 978-2-84050-874-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malraux et le &amp;quot;travail biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité du "Miroir des limbes" : un autre Malraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.295-383, 2011, Rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mandarins de Simone de Beauvoir ou la crise du dialogue des intellectuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Artigas-Menant; Alain Couprie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le débat d’idées dans le roman français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.103-122, 2010, Lettres françaises, 978-2-84050-708-6. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/HLML9698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du métatextuel au métafictionnel : états de la fiction occidentale aux XIXe et XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Saint-Gelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duprat, Anne and Lavocat, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiction et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Éditions, 2010, Poétiques comparatistes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perec et le divers de l'histoire littéraire : sur &amp;quot;Le Voyage d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-194, 2009, Le Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment diable l'histoire est écrite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictions d'histoire littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-28, 2009, La Licorne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de Mai-68 (Georges Pompidou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Artières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68 : les archives du pouvoir. Chroniques inédites d'un Etat face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1933, &amp;quot;La Condition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boucheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.824-829</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la théorie littéraire : que sait la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Bouchardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mouches&amp;quot; de Jean-Paul Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Jeannelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09B40DDD"/>
+    <w:nsid w:val="932D70AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-jeannelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8528-1555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035774991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116315611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sorel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthier-Saudrais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b08" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.907.0990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11766-7.p.0135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourgault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6200" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bon de Beauvoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Lecarme-Tabone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bouliane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-03001002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bionda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cerisuelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Minzetanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0889" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cohen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Th&#233;lot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14715880.2016.1164422" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.805.0494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Boulay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Depretto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Escola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esmein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Jeannelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rothberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Godard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6139" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2264" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112837v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;guy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brang&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/films-a-lire/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baty-Delalande" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabot Alexis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stemmer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4717" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03137053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Braud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mont&#233;mont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4615-cinemalraux.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074894v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/films-sans-images-jean-louis-jeannelle/9782021190885" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boyer-Weinmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/signes-malraux-andre-malraux-et-la-question-biographique.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malraux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Non" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/resistance-du-roman/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/lhistoire-litteraire-des-ecrivains" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/modernite-du-miroir-des-limbes-un-autre-malraux.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753507470/fictions-d-histoire-litteraire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Idees/Ecrire-ses-Memoires-au-XX-sup-e-sup-siecle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Hors-serie-Connaissance/Malraux-memoire-et-metamorphose" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876604v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Igalens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5110/casanova-a-l-ecran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atusko Naga&#239;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Hata" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yoshizawa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Yoshimura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eigenmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Escola" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rueff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101739" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bleton-Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dumontet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876652v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tsukamato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Callu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fabiani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/culture-et-elites-locales-en-france-1947-1989/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boillat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876662v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hamel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefort-Favreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876642v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Johansson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Zaccarello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-isle-sans-nom-un-projet-dramatique-inedit-de-paul-valery-2018-9-valery-et-le-flux-de-la-vie-materielle.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;der" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wagner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belta&#239;f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Jlidi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/signes-malraux-andre-malraux-et-la-question-biographique-outre-tombe-des-memoires.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dufour-Maitre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875091v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611832v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saint-Gelais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876526v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Giry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876751v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890193v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-jeannelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8528-1555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035774991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116315611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jeannelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sorel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthier-Saudrais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b08" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.907.0990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6200" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11766-7.p.0135" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874175v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourgault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6235" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bon de Beauvoir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Lecarme-Tabone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bouliane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rabau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6616" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279775v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-03001002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bionda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cerisuelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Minzetanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03279786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.858.0889" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Th&#233;lot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cohen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reverseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14715880.2016.1164422" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.805.0494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Boulay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Depretto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Escola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Esmein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Jeannelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1596" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rothberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890219v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Compagnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Godard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Berthez&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.6139" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2264" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P&#233;guy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074908v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Brang&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/films-a-lire/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074902v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4717" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03137053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807248v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baty-Delalande" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabot Alexis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stemmer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Braud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mont&#233;mont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074894v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/films-sans-images-jean-louis-jeannelle/9782021190885" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02074898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4615-cinemalraux.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boyer-Weinmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/signes-malraux-andre-malraux-et-la-question-biographique.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malraux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Les-Cahiers-de-la-NRF/Non" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/resistance-du-roman/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/lhistoire-litteraire-des-ecrivains" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/modernite-du-miroir-des-limbes-un-autre-malraux.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753507470/fictions-d-histoire-litteraire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-des-Idees/Ecrire-ses-Memoires-au-XX-sup-e-sup-siecle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Hors-serie-Connaissance/Malraux-memoire-et-metamorphose" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atusko Naga&#239;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Hata" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Yoshizawa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Yoshimura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Igalens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5110/casanova-a-l-ecran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876618v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.101739" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876625v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eigenmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Escola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rueff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bleton-Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dumontet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876662v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hamel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefort-Favreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876652v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tsukamato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876637v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Callu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fabiani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/culture-et-elites-locales-en-france-1947-1989/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876669v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boillat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876642v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Johansson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Zaccarello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-isle-sans-nom-un-projet-dramatique-inedit-de-paul-valery-2018-9-valery-et-le-flux-de-la-vie-materielle.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876681v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;der" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wagner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belta&#239;f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Jlidi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/signes-malraux-andre-malraux-et-la-question-biographique-outre-tombe-des-memoires.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dufour-Maitre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875091v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05623549v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HLML9698" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01611832v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saint-Gelais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876526v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Giry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890193v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875101v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>