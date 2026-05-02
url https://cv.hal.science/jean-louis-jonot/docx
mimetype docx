--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -937,709 +937,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SÉRIES D'OPÉRATEURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Jonot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">OPÉRATEURS QUANTIQUES, APPLICATION À LA CONJECTURE DE HILBERT-PÓLYA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Jonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133808v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">SÉRIES D'OPÉRATEURS</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES COEFFICIENTS DE LI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Jonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai sur la géométrisation de l'univers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Jonot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Essai sur la géométrisation de l'univers</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SINGULARITÉS DANS LES MULTIVERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Jonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">SINGULARITÉS DANS LES MULTIVERS</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unification par section de Dirac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Jonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AXIOMATISATION QUANTIQUE SUR LES FIBRES D'ETAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Jonot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306529v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SUR UNE REPRESENTATION UNITAIRE DES EQUATIONS DE DIRAC-EINSTEIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Jonot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345530v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEOMETRIE ET QUANTIFICATION DE L'UNIVERS DE DIRAC-EINSTEIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Jonot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294150v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation unitaire dans les algèbres de Clifford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Jonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371415v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUR LES OPERATEURS DE DIRAC DE RANG SUPERIEUR ET L'EQUATION RELATIVISTE D'EINSTEIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Jonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330724v3</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-01345530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indépendance dimensionnelle et désintégration dans la régularisation des intégrales divergentes</w:t>
               </w:r>
@@ -1965,951 +1965,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LES SECTIONS DE DIRAC ET L'ESPACE-TEMPS EINSTEIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Jonot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singularité et section de Dirac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Jonot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183554v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SUR LES CHAMPS PHYSIQUES DE DIVERGENCE NULLE ET LES CHAMPS EN CORDE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Jonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072257v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRUCTURES COMPLEXES ET PRESQUE REELLES EN PHYSIQUE, UNE APPLICATION A LA COMPLEXIFICATION DES DIMENSIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Jonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137579v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">LES SECTIONS DE DIRAC ET L'ESPACE-TEMPS EINSTEIN</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTÉGRALE DE FEYNMAN ET C^{α}-STRUCTURES EN PHYSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Jonot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Académie de versailles. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">$\nabla^{\gamma }$-quantification des mesures physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Jonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Singularité et section de Dirac</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986218v9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification des fibrés des états.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Jonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Académie de versailles. 2015</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114487v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SUR QUELQUES PROCEDES DE QUANTIFICATION. APPLICATIONS AUX JETS ET AUX SECTIONS DES FIBRES HILBERTIENS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Jonot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">$\nabla^{\gamma }$-quantification des mesures physiques</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES EQUATIONS DE DIRAC-EINSTEIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Jonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quantification des fibrés des états.</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147933v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MODELISATION GEOMETRIQUE ET QUANTIQUE EN PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Jonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2015</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159709v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EQUATION DE DIRAC-WEYL-FOCK LE LONG D'UN CHAMP CHRONOLOGIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Jonot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2015</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002898v8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SUR L'ESPACE-TEMPS D'EINSTEIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Jonot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2015</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063803v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SUR L'EQUATION DE SCHRÖDINGER ET L'EQUATION DE DIRAC-WEYL-FOCK.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Jonot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">SUR L'EQUATION DE SCHRÖDINGER ET L'EQUATION DE DIRAC-WEYL-FOCK.</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998279v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la ∇^{γ}-quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Jonot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Académie de Versailles. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083059v4</w:t>
-              </w:r>
-[...130 lines deleted...]
-                <w:t xml:space="preserve">hal-01063803v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIRAC-WEYL-FOCK EQUATION ALONG A CHRONOLOGICAL FIELD</w:t>
               </w:r>
@@ -3130,51 +3130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205478v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Jonot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211924v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143321v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731220v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206110v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04116617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean louis Jonot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03910731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680298v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246533v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900483v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133808v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371415v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330724v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294150v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306529v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345530v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325248v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281271v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072257v5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137579v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183554v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986218v9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114487v5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147933v6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159709v5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998279v6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083059v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002898v8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063803v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063612v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205478v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Jonot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211924v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143321v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731220v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206110v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04116617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean louis Jonot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03910731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680298v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246533v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900483v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133808v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306529v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345530v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294150v5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371415v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330724v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325248v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281271v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183554v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072257v5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137579v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986218v9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114487v5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147933v6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159709v5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002898v8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063803v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998279v6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083059v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063612v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>