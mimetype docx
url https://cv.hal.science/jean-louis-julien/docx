--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -807,377 +807,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PtxtPME1 and homogalacturonans influence xylem hydraulic properties in Poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Allario</w:t>
+                <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Tixier</w:t>
+                <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosam Awad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12702⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728105v1</w:t>
+                <w:t xml:space="preserve">hal-01779754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Mom</w:t>
+                <w:t xml:space="preserve">PtxtPME1 and homogalacturonans influence xylem hydraulic properties in Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lopez</w:t>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Chaar</w:t>
+                <w:t xml:space="preserve">Hosam Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khouaja</w:t>
+                <w:t xml:space="preserve">Cédric Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.23. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (4), 31 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779754v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of Trichoderma harzianum strain Ths97 in biocontrolling Fusarium solani causal agent of root rot disease in olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Triki Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.70-78. </w:t>
@@ -1215,51 +1215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,593 +1447,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and molecular responses to long-distance stimuli in poplars: bending vs flame wounding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In silico study of wall-associated kinase family reveals large-scale genomic expansion potentially connected with functional diversification in Populus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Lakhal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Muries Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12089⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.1135-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-014-0748-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964793v1</w:t>
+                <w:t xml:space="preserve">hal-01114446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zinc finger protein PtaZFP2 negatively controls stem growth and gene expression responsiveness to external mechanical loads in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 203 (1), pp.168-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.12781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree shoot bending generates hydraulic pressure pulses: a new long-distance signal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana R. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Peraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Beaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (8), pp.1997-2008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eru045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico study of wall-associated kinase family reveals large-scale genomic expansion potentially connected with functional diversification in Populus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+                <w:t xml:space="preserve">Growth and molecular responses to long-distance stimuli in poplars: bending vs flame wounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Auguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Muries Bosch</w:t>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+                <w:t xml:space="preserve">Wassim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (5), pp.1135-1147. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (2), pp.225-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-014-0748-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114446v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins and Leaf Hydraulics: Poplar Sheds New Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2149,51 +2149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,51 +2283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2391,90 +2391,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: evolutionary expansion, protein functionality, and environmental regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2799,985 +2799,985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation kinetics of physiological and molecular responses of plants to multiple mechanical loadings</w:t>
+                <w:t xml:space="preserve">Contrasting strategies to cope with chilling stress among clones of a tropical tree, Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Vandame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq069⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (11), pp.1391-1402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpq075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964862v1</w:t>
+                <w:t xml:space="preserve">hal-00964738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting strategies to cope with chilling stress among clones of a tropical tree, Hevea brasiliensis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acclimation kinetics of physiological and molecular responses of plants to multiple mechanical loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (11), pp.1391-1402. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (9), pp.2403-2412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpq075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964738v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chilling on photosynthesis and antioxidant enzymes in Hevea brasiliensis Muell. Arg</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Poonpipopre P. Kasemsap</w:t>
+                <w:t xml:space="preserve">Strain Mechanosensing Quantitatively Controls Diameter Growth and PtaZFP2 Gene Expression in Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-009-0328-x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (1), pp.223-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.138164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964522v1</w:t>
+                <w:t xml:space="preserve">hal-00964693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome analysis of apical abd basal regions of poplar stems under gravitropic stimulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Sucrose importation into laticifers of Hevea brasiliensis, in relation to ethylene stimulation of latex production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Dusotoit-Coucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kongsawadworakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Viboonjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2009.01230.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (4), pp.635-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964619v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Mechanosensing Quantitatively Controls Diameter Growth and PtaZFP2 Gene Expression in Poplar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+                <w:t xml:space="preserve">Characterization and expression analysis under bending and other abiotic factors of PtaZFP2, a poplar gene encoding a Cys2/His2 zinc finger protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.109.138164⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (1), pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpn011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964693v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose importation into laticifers of Hevea brasiliensis, in relation to ethylene stimulation of latex production.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Lacointe</w:t>
+                <w:t xml:space="preserve">Effect of chilling on photosynthesis and antioxidant enzymes in Hevea brasiliensis Muell. Arg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Vandame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boonthida B. Kositsup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poonpipopre P. Kasemsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcp150⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (4), pp.863-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-009-0328-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730079v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and expression analysis under bending and other abiotic factors of PtaZFP2, a poplar gene encoding a Cys2/His2 zinc finger protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
+                <w:t xml:space="preserve">Proteome analysis of apical abd basal regions of poplar stems under gravitropic stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim W. Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Fournier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clémence Henry</w:t>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 136 (2), pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2009.01230.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpn011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189327v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jr-ZFP2, encoding a Cys2/His2-type transcription factor, is involved in the early stages of the mechano-perception pathway and specifically expressed in mechanically stimulated tissues in woody plants</w:t>
               </w:r>
@@ -3802,51 +3802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and molecular characterisation of stem bending-induced diameter growth response in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,51 +3949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 133, pp.S09-S08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4031,51 +4031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial activity and expression of plasma membrane H(+)-ATPase in stem xylem of walnut during dormancy and growth resumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,51 +4152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of photosynthetic regulation in tomato overexpressing glutathione peroxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4292,286 +4292,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter variation in xylem sap pH of walnut trees: involvement of plasma membrane H+-ATPase of vessel-associated cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunolocalization of a plant glutathione peroxidase-like protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">G. Prensier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guilliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Lacointe</w:t>
+                <w:t xml:space="preserve">J.R. Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 219, pp.784-789</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190869v1</w:t>
+                <w:t xml:space="preserve">hal-01190929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalization of a plant glutathione peroxidase-like protein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Brunel</w:t>
+                <w:t xml:space="preserve">Winter variation in xylem sap pH of walnut trees: involvement of plasma membrane H+-ATPase of vessel-associated cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Prensier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.R. Drevet</w:t>
+                <w:t xml:space="preserve">P. Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/24.1.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190929v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-superoxide dismutase and monodehydroascorbate reductase transcripts accumulate in response to internode rubbing in tomato</w:t>
               </w:r>
@@ -4729,51 +4729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4822,398 +4822,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma membrane aquaporins are involved in winter embolism recovery in walnut tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Alves</w:t>
+                <w:t xml:space="preserve">Plasma Membrane Aquaporins Are Involved in Winter Embolism Recovery in Walnut Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morillon</w:t>
+                <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Maurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Decourteix</w:t>
+                <w:t xml:space="preserve">Karine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 133, pp.630-641</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 133, pp.630-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.027797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190884v1</w:t>
+                <w:t xml:space="preserve">hal-00102189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Membrane Aquaporins Are Involved in Winter Embolism Recovery in Walnut Tree</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecophysiologie de l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Maurel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société La Haute Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 117 (3-4), pp.81-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102189v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiologie de l'arbre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma membrane aquaporins are involved in winter embolism recovery in walnut tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société La Haute Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 117 (3-4), pp.81-101</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133, pp.630-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190925v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two GPX-like proteins from Lycopersicon esculentum and Helianthus annuus are antioxidant enzymes with phospholipid hydroperoxide glutathione peroxidase and thioredoxin peroxidase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5221,51 +5221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 269, pp.2414-2420</w:t>
@@ -5294,90 +5294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma membrane H+-ATPase, succinate and isocitrate dehydrogenases activities of vessel-associated cells in walnut trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6017,51 +6017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanobiology and physics of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
@@ -6211,51 +6211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR PhyP., Jun 2017, Marseille, France</w:t>
@@ -6297,51 +6297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effectors of Corynespora cassiicola virulence in rubber tree. In IRRDB International Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pujade-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6422,51 +6422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees feel mechanical strain: from genes expression to cambium activity modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6629,90 +6629,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6748,441 +6748,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to gravitropic stimulation of poplar stems. Proteome analysis of apical and basal regions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Ben Rejeb</w:t>
+                <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.85</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GDR 3544 " Sciences du Bois "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269083v1</w:t>
+                <w:t xml:space="preserve">hal-00964723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaporin involvement in Poplar leaf hydraulic conductance regulation.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Response to gravitropic stimulation of poplar stems. Proteome analysis of apical and basal regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Austrian Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Austrian Society of Plant Biology, 2012, Lienz, Austria</w:t>
+              <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063648v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aquaporin involvement in Poplar leaf hydraulic conductance regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GDR 3544 " Sciences du Bois "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">Conference of the Austrian Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Austrian Society of Plant Biology, 2012, Lienz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964723v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines foliaires dans le fonctionnement hydrique et les échanges gazeux in planta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7246,64 +7246,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines foliaires dans la régulation de la conductance hydraulique chez le Peuplier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7380,90 +7380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation responses of poplar to successive mechanical loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Dec 2011, Clermont-Fd, France. 2 p</w:t>
@@ -7486,303 +7486,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanosensitive control of growth in plants : stresses , strains or strain rates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Regulation of the mechanosensitive gene PtaZFP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New trends in growth and form</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR de Mécanique et Physique des Systèmes Multi-échelles (GDR Pephy). Paris., Jun 2010, Agay, France</w:t>
+              <w:t xml:space="preserve">17. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). Valence, INT., Jul 2010, Valence, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964844v1</w:t>
+                <w:t xml:space="preserve">hal-02752457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the mechanosensitive gene PtaZFP2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Mechanosensitive control of growth in plants : stresses , strains or strain rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). Valence, INT., Jul 2010, Valence, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">New trends in growth and form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR de Mécanique et Physique des Systèmes Multi-échelles (GDR Pephy). Paris., Jun 2010, Agay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752457v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydraulique de la feuille de Peuplier et implication des aquaporines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Js Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7846,90 +7846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanosensing quantitatively controls diameter growth and level of expression of PtaZFP2 mechanosensitive gene in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7971,90 +7971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of chilling resistance for main commercial rubber clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8090,441 +8090,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea Brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">10. rencontre du Groupe de Biologie Moléculaire des Ligneux (BML10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964801v1</w:t>
+                <w:t xml:space="preserve">hal-00964711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and molecular characterisation of stem bending-induced diameter growth response in poplar</w:t>
+                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Tempere, Finland</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814815v1</w:t>
+                <w:t xml:space="preserve">hal-00964801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea Brasiliensis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological and molecular characterisation of stem bending-induced diameter growth response in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. rencontre du Groupe de Biologie Moléculaire des Ligneux (BML10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">16. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Tempere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964711v1</w:t>
+                <w:t xml:space="preserve">hal-02814815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chilling resistance in Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8592,77 +8592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des étapes précoces de la mécanoperception chez le peuplier : approches biomécanique et moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8713,64 +8713,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physiologique et moléculairede la réponse de croissance radiale à une flexion contrôlée de la tige chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8847,51 +8847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the chilling tolerance in Hevea brasiliensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8953,1019 +8953,1019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'expression d'un facteur de transcription à 2 doigts de zinc (PtaZFP2) en réponse à une flexion chez le peuplier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lenne</w:t>
+                <w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées du groupe de Biologie Moléculaire de Ligneux (BML9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Orléans, France. 1 p</w:t>
+              <w:t xml:space="preserve">V International Walnut Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189594v1</w:t>
+                <w:t xml:space="preserve">hal-01189142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude écophysiologique et moléculaire de la résistance au froid chez hévéa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l'application d'un stimulus gravitationnel sur les profils protéiques de jeunes pousses de Peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur la biologie moléculaire de l'hévéa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Club-Jeunes de la Société Française d'Electrophorèse et d'Anlyse Protéomique (CJSFEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189515v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome analysis of poplar stem under gravitational stimulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude écophysiologique et moléculaire de la résistance au froid chez hévéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the French Society of Electrophoresis and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, St Malo, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire sur la biologie moléculaire de l'hévéa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189347v1</w:t>
+                <w:t xml:space="preserve">hal-01189515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'application d'un stimulus gravitationnel sur les profils protéiques de jeunes pousses de Peuplier</w:t>
+                <w:t xml:space="preserve">Proteome analysis of poplar stem under gravitational stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Ammar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club-Jeunes de la Société Française d'Electrophorèse et d'Anlyse Protéomique (CJSFEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">Congress of the French Society of Electrophoresis and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, St Malo, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189348v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of graviperception in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Walnut Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">15. Congress of the federation of European Societies of Plant Biology (FESPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LYON, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189142v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of graviperception in poplar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congress of the federation of European Societies of Plant Biology (FESPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, LYON, France. 1 p</w:t>
+              <w:t xml:space="preserve">33. Forum des Jeunes Chercheurs, SFBBM (Société Francaise de Biochimie et Biologie Moléculaire), Génomique Fonctionnelle et Métabolisme Cellulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189304v1</w:t>
+                <w:t xml:space="preserve">hal-01189389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic analysis of the effect of gravitational stimulation on young stems of poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Forum des Jeunes Chercheurs, SFBBM (Société Francaise de Biochimie et Biologie Moléculaire), Génomique Fonctionnelle et Métabolisme Cellulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Mediterranean Congress in Biotechnology (MCB1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189389v1</w:t>
+                <w:t xml:space="preserve">hal-01189322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of the effect of gravitational stimulation on young stems of poplar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+                <w:t xml:space="preserve">Etude de l'expression d'un facteur de transcription à 2 doigts de zinc (PtaZFP2) en réponse à une flexion chez le peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Mediterranean Congress in Biotechnology (MCB1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia. 1 p</w:t>
+              <w:t xml:space="preserve">9. Journées du groupe de Biologie Moléculaire de Ligneux (BML9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Orléans, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189322v1</w:t>
+                <w:t xml:space="preserve">hal-01189594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter embolism and mechanisms of xylem hydraulic conductivity recovery in walnut.</w:t>
               </w:r>
@@ -10089,51 +10089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter physiology of walnut: involvement of vessel associated cells in the exchanges between xylem vessels and parenchyma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10195,320 +10195,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytological and immunological approach of vessel associated cells in understanding the winter sugar exchanges, in walnut stems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Implication of the plasmalemma H+ atpase in sugar exchanges between vessels-associated cells and xylem vessels, in walnut stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guilliot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Pétel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International walnut symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190877v1</w:t>
+                <w:t xml:space="preserve">hal-01190878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the plasmalemma H+ atpase in sugar exchanges between vessels-associated cells and xylem vessels, in walnut stems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Cytological and immunological approach of vessel associated cells in understanding the winter sugar exchanges, in walnut stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Lacointe</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Guilliot</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pétel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International walnut symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190878v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter functioning of walnut: Involvement in branching processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10589,77 +10589,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water relations in walnut during winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10790,243 +10790,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental methods for a quantitative characterization of plant thigmomorphogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C. Mauzet</w:t>
+                <w:t xml:space="preserve">Responses of plant morphogenesis to mechanical stresses : an integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Congress on Plant biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Wellesbourne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767252v1</w:t>
+                <w:t xml:space="preserve">hal-02770681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of plant morphogenesis to mechanical stresses : an integrated approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Boyer</w:t>
+                <w:t xml:space="preserve">An experimental methods for a quantitative characterization of plant thigmomorphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Frizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Wellesbourne, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. International Congress on Plant biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770681v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photomorphogenese</w:t>
               </w:r>
@@ -11407,51 +11407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11493,64 +11493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des WAKs (Wall associated Kinase) chez Populus et implication dans la réponse gravitropique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11595,816 +11595,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of cambial growth and wood properties to winds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thiéry Constant</w:t>
+                <w:t xml:space="preserve">I. Ben-Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190310v1</w:t>
+                <w:t xml:space="preserve">hal-01190309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of cambial growth and wood properties to winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ben-Rejeb</w:t>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190309v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation of physiological and molecular responses to successive mechanical bendings in poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new good candidate for a long distance signaling of mechanical strain events: the hydraulic pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Beaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, 1 p., 2012, 7th Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. , Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191376v1</w:t>
+                <w:t xml:space="preserve">hal-01191377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new good candidate for a long distance signaling of mechanical strain events: the hydraulic pulses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accommodation of physiological and molecular responses to successive mechanical bendings in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Beaujard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. , Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, 1 p., 2012, 7th Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191377v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmembrane Water Transport in Plants thematic school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès national de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063789v1</w:t>
+                <w:t xml:space="preserve">hal-05063763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès national de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Transmembrane Water Transport in Plants thematic school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063763v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines dans la régulation de la conductance hydraulique foliaire chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12468,64 +12468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12641,51 +12641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International walnut symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Bordeaux, France. 1 p., 1999</w:t>
@@ -12766,51 +12766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
@@ -12858,51 +12858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Guilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13154,51 +13154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Fagerstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin K. Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13296,51 +13296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin K. Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13421,51 +13421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Mechanobiology of Growth and Architectural Development in Changing Mechanical Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13553,234 +13553,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des arbres qui tiennent debout longtemps dans un environnement de plus en plus fluctuant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction volet formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Alliance Universitaire d'Auvergne, 2009, ISSN 035-1008</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliance Universitaire d'Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, ISSN 035-1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189439v1</w:t>
+                <w:t xml:space="preserve">hal-01189410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction volet formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des arbres qui tiennent debout longtemps dans un environnement de plus en plus fluctuant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Alliance Universitaire d'Auvergne, 2009, ISSN 035-1008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance Universitaire d'Auvergne</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01189410v1</w:t>
+                <w:t xml:space="preserve">hal-01189439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acidification des sols</w:t>
               </w:r>
@@ -13917,51 +13917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14299,51 +14299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95B06364"/>
+    <w:nsid w:val="F7D8DCFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14530,51 +14530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2321-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tungngoen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsuhara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.06.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FDN8Z6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fournier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpn011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964864v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilliot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.1.99" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNSX52G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686576v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thonat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frachisse-Stoiljkovic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Desbiez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pichon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605382v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063648v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063609v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752457v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Venisse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964697v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964632v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189348v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189304v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190877v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190878v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190867v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190880v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767252v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frizot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauzet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770681v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063789v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063738v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836706v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834932v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189410v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/33389.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825049v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valentin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.40" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269174v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825626v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2321-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tungngoen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsuhara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.06.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FDN8Z6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpn011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964864v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190869v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilliot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.1.99" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNSX52G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maurel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686576v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thonat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frachisse-Stoiljkovic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Desbiez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pichon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605382v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063648v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063609v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Venisse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964697v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964632v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189347v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190877v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190867v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190880v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frizot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauzet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063738v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836706v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834932v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189410v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/33389.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825049v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valentin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.40" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269174v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825626v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>