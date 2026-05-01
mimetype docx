--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -305,395 +305,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem bending generates electrical response in poplar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Badel</w:t>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblanc‐fournier</w:t>
+                <w:t xml:space="preserve">Mohamed Faize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Julien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnus Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Frąc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.13494⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321955v1</w:t>
+                <w:t xml:space="preserve">hal-03153574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between stress and response: Function and localization of mechanosensitive Ca 2+ channels in herbaceous and perennial plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (20), 27 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms222011043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Faize</w:t>
+                <w:t xml:space="preserve">Stem bending generates electrical response in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Karlsson</w:t>
+                <w:t xml:space="preserve">Éric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukesh Dubey</w:t>
+                <w:t xml:space="preserve">Nathalie Leblanc‐fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Frąc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐louis Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.338. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173 (3), pp.954-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153574v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins and water control in drought-stressed poplar leaves: A glimpse into the extraxylem vascular territories</w:t>
               </w:r>
@@ -813,51 +813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1081,51 +1081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of Trichoderma harzianum strain Ths97 in biocontrolling Fusarium solani causal agent of root rot disease in olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,51 +1228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,404 +1983,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaporins and Leaf Hydraulics: Poplar Sheds New Light</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Fumanal</w:t>
+                <w:t xml:space="preserve">Nicole Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chaumont</w:t>
+                <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Guillot</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54 (12), pp.1963-1975. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 170 (7), pp.707-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pct135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060559v1</w:t>
+                <w:t xml:space="preserve">hal-01190298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aquaporins and Leaf Hydraulics: Poplar Sheds New Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Azri</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Brunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
+                <w:t xml:space="preserve">François Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 170 (7), pp.707-711. </w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (12), pp.1963-1975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pct135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190298v1</w:t>
+                <w:t xml:space="preserve">hal-01060559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative involvement of Thioredoxin h in early response to gravitropic stimulation of poplar stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 170 (7), pp.707-711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jplph.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332165v1</w:t>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,51 +3363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4557,51 +4557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-superoxide dismutase and monodehydroascorbate reductase transcripts accumulate in response to internode rubbing in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6534,51 +6534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois comme marqueurs de l’environnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6873,329 +6873,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to gravitropic stimulation of poplar stems. Proteome analysis of apical and basal regions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aquaporin involvement in Poplar leaf hydraulic conductance regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Azri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.85</w:t>
+              <w:t xml:space="preserve">Conference of the Austrian Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Austrian Society of Plant Biology, 2012, Lienz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269083v1</w:t>
+                <w:t xml:space="preserve">hal-05063648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaporin involvement in Poplar leaf hydraulic conductance regulation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Lopez</w:t>
+                <w:t xml:space="preserve">Response to gravitropic stimulation of poplar stems. Proteome analysis of apical and basal regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Austrian Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Austrian Society of Plant Biology, 2012, Lienz, Austria</w:t>
+              <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063648v1</w:t>
+                <w:t xml:space="preserve">hal-01269083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines foliaires dans le fonctionnement hydrique et les échanges gazeux in planta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7259,64 +7259,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines foliaires dans la régulation de la conductance hydraulique chez le Peuplier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7738,51 +7738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydraulique de la feuille de Peuplier et implication des aquaporines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Js Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8215,273 +8215,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+                <w:t xml:space="preserve">Physiological and molecular characterisation of stem bending-induced diameter growth response in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">16. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Tempere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964801v1</w:t>
+                <w:t xml:space="preserve">hal-02814815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and molecular characterisation of stem bending-induced diameter growth response in poplar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Tempere, Finland</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814815v1</w:t>
+                <w:t xml:space="preserve">hal-00964801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chilling resistance in Hevea brasiliensis</w:t>
               </w:r>
@@ -8953,277 +8953,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Effet de l'application d'un stimulus gravitationnel sur les profils protéiques de jeunes pousses de Peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Walnut Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Club-Jeunes de la Société Française d'Electrophorèse et d'Anlyse Protéomique (CJSFEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189142v1</w:t>
+                <w:t xml:space="preserve">hal-01189348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'application d'un stimulus gravitationnel sur les profils protéiques de jeunes pousses de Peuplier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+                <w:t xml:space="preserve">Winter biology in walnut tree : freezing tolerance by cold acclimation and embolism repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club-Jeunes de la Société Française d'Electrophorèse et d'Anlyse Protéomique (CJSFEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">V International Walnut Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189348v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude écophysiologique et moléculaire de la résistance au froid chez hévéa</w:t>
               </w:r>
@@ -9330,64 +9330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome analysis of poplar stem under gravitational stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9455,90 +9455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of graviperception in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9701,64 +9701,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of the effect of gravitational stimulation on young stems of poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9865,51 +9865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10115,51 +10115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulaiman Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11532,51 +11532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amiens, France. RFP 2014, pp.19, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11601,77 +11601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could thioredoxin h be involved in early response to gravitropic stimulation of poplar stems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12239,64 +12239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12360,64 +12360,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines dans la régulation de la conductance hydraulique foliaire chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12481,64 +12481,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13667,51 +13667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14299,51 +14299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7D8DCFD"/>
+    <w:nsid w:val="AC79708C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14530,51 +14530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2321-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tungngoen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsuhara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.06.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FDN8Z6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpn011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964864v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190869v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilliot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.1.99" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNSX52G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maurel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686576v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thonat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frachisse-Stoiljkovic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Desbiez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pichon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605382v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063648v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063609v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Venisse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964697v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964632v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189348v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189347v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190877v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190867v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190880v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frizot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauzet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063738v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836706v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834932v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189410v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/33389.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825049v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valentin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.40" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269174v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825626v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2321-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tungngoen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsuhara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.06.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FDN8Z6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpn011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964864v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190869v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilliot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.1.99" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNSX52G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maurel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686576v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thonat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frachisse-Stoiljkovic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Desbiez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pichon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605382v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063648v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063609v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Venisse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964697v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964632v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189347v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190877v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190867v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190880v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frizot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauzet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063738v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836706v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834932v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189410v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/33389.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825049v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valentin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.40" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269174v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825626v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>