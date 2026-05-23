--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -305,395 +305,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stem bending generates electrical response in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+                <w:t xml:space="preserve">Éric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Faize</w:t>
+                <w:t xml:space="preserve">Nathalie Leblanc‐fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Karlsson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐louis Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173 (3), pp.954-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153574v1</w:t>
+                <w:t xml:space="preserve">hal-03321955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between stress and response: Function and localization of mechanosensitive Ca 2+ channels in herbaceous and perennial plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Tinturier</w:t>
+                <w:t xml:space="preserve">Magnus Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Julien</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mukesh Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Frąc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms222011043⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385259v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem bending generates electrical response in poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between stress and response: Function and localization of mechanosensitive Ca 2+ channels in herbaceous and perennial plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Julien</w:t>
+                <w:t xml:space="preserve">Jean-Louis Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 173 (3), pp.954-960. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (20), 27 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.13494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321955v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins and water control in drought-stressed poplar leaves: A glimpse into the extraxylem vascular territories</w:t>
               </w:r>
@@ -813,51 +813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1081,51 +1081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of Trichoderma harzianum strain Ths97 in biocontrolling Fusarium solani causal agent of root rot disease in olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,51 +1228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6534,51 +6534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois comme marqueurs de l’environnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8215,273 +8215,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and molecular characterisation of stem bending-induced diameter growth response in poplar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing J. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Tempere, Finland</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814815v1</w:t>
+                <w:t xml:space="preserve">hal-00964801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la tolérance au froid chez Hevea brasiliensis par des approches écophysiologiques et moléculaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Cavaloc</w:t>
+                <w:t xml:space="preserve">Physiological and molecular characterisation of stem bending-induced diameter growth response in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">16. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Tempere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964801v1</w:t>
+                <w:t xml:space="preserve">hal-02814815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chilling resistance in Hevea brasiliensis</w:t>
               </w:r>
@@ -14299,51 +14299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC79708C"/>
+    <w:nsid w:val="34706E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14530,51 +14530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2321-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tungngoen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsuhara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.06.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FDN8Z6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpn011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964864v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190869v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilliot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.1.99" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNSX52G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maurel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686576v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thonat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frachisse-Stoiljkovic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Desbiez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pichon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605382v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063648v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063609v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Venisse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964697v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964632v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189347v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190877v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190867v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190880v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frizot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauzet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063738v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836706v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834932v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189410v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/33389.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825049v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valentin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.40" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269174v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825626v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-louis-julien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2321-929X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosam Awad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00052" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114446v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-014-0748-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.12.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tungngoen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katsuhara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.06.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FDN8Z6M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing J. Mai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Vandame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cavaloc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730079v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp150" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189327v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Henry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpn011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964522v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthida B. Kositsup" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonpipopre P. Kasemsap" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-009-0328-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3W6DF45K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim W. Azri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2009.01230.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVD3NHPS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964864v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.10.1471" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousselle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehava Faltin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2005.04.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0JCB5PR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190929v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prensier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190869v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilliot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/24.1.99" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNSX52G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decourteix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valentin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102189v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.027797" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190884v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maurel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189623v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686576v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thonat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703605v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Frachisse-Stoiljkovic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Desbiez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pichon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605382v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063648v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Rejeb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063609v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Venisse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964711v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964801v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814815v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Mai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavaloc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964697v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964632v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189305v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189142v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189515v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189347v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189304v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189389v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189322v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Petel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189384v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guilliot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190877v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190867v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190880v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frizot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauzet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben-Rejeb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063738v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836706v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834932v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838312v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189410v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/33389.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825049v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valentin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2001.544.40" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269174v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825626v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>