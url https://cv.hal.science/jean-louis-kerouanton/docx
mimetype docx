--- v0 (2026-03-17)
+++ v1 (2026-04-28)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,1007 +240,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre des méthodologies scientifiques et Techniques dans une exposition muséale: Le projet ANR LAB in Virtuo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction de modèles numériques pour la sauvegarde d’objets historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Morgane Abiven</w:t>
+                <w:t xml:space="preserve">Jean Davoigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Querrec</w:t>
+                <w:t xml:space="preserve">Marina Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Astic Réchiniac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JC3DHN 2024, les journées du consortium 3DHN pour les Humanité Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2026, Nancy, France</w:t>
+              <w:t xml:space="preserve">144ème Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066045v1</w:t>
+                <w:t xml:space="preserve">hal-02498578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition méthodologique de gestion de la complexité et de l’hétérogénéité par le recours au web sémantique dans une perspective d’étude patrimoniale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An update from the reseed project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque national AIP Primeca – s.mart, Les Karellis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème conférence internationale CIPA Heritage Documentation “Documenting the past for a better future“, Avila, Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avila, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlii-2-w15-599-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498678v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction de modèles numériques pour la sauvegarde d’objets historiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'outillage pour des activités de production de recontitutions numériques, une utilisation du web sémantique pour l'historien et l'expert patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">144ème Congrès national des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">144e Congrès du Comité des Travaux Historiques et Scientifiques, Marseille 2019 : Le réel &amp; le virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498578v1</w:t>
+                <w:t xml:space="preserve">hal-02541870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update from the reseed project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Proposition méthodologique de gestion de la complexité et de l’hétérogénéité par le recours au web sémantique dans une perspective d’étude patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Cotte</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence internationale CIPA Heritage Documentation “Documenting the past for a better future“, Avila, Espagne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème colloque national AIP Primeca – s.mart, Les Karellis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498853v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'outillage pour des activités de production de recontitutions numériques, une utilisation du web sémantique pour l'historien et l'expert patrimonial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renouvellement du patrimoine industriel et contenus culturels. « Criss-Crossing ? » Quelques exemples de réutilisations du patrimoine industriel en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">144e Congrès du Comité des Travaux Historiques et Scientifiques, Marseille 2019 : Le réel &amp; le virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Criss Crossing: Patrimonio, Paisajes Urbanos, Creación Industrial y Culturas Contemporáneas. XIX Jornadas Internacionales de Patrimonio Industrial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, GIJON, Espagne. pp.49-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541870v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouvellement du patrimoine industriel et contenus culturels. « Criss-Crossing ? » Quelques exemples de réutilisations du patrimoine industriel en France</w:t>
+                <w:t xml:space="preserve">3D modelization and the industrial heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criss Crossing: Patrimonio, Paisajes Urbanos, Creación Industrial y Culturas Contemporáneas. XIX Jornadas Internacionales de Patrimonio Industrial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, GIJON, Espagne. pp.49-68</w:t>
+              <w:t xml:space="preserve">International Comity for Museums and Collections of Archaeology and History - Museums, Collections and Industrial Heritage -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Baku, Azerbaijan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614893v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelization and the industrial heritage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muséologie, patrimoine, humanités numériques et 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Comity for Museums and Collections of Archaeology and History - Museums, Collections and Industrial Heritage -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Baku, Azerbaijan</w:t>
+              <w:t xml:space="preserve">Digital Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval à Québec, Apr 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858134v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muséologie, patrimoine, humanités numériques et 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass customization for cultural heritage 3D models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280767v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation du patrimoine, un état des lieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D modélisation informatique et patrimoine industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Digital Week Septembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Le patrimoine industriel au XXIe siècle, nouveaux défis - Industrial Heritage in the 21st Century, New Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille 2, Sep 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244010v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chambre de commerce de Nantes et son port au XXe siècle : entre représentation, physique et imaginaire&amp;quot;. In : Ports d'Europe, images et imaginaires, XVIIIe- XXIe siècles, Françoise TALIANO-DES GARETS (dir.), Paris : CNRS Éditions, 2022, pp. 287-294.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soi, l'autre et l'ailleurs. Images et imaginaires des villes portuaires de l'Europe atlantique et méditerranéenne (XVIIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise TALIANO-DES GARETS, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic integration in cultural heritage 3D modeling for multi-dimension access to historical knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1255,2518 +1247,2401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass customization for cultural heritage 3D models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion de connaissances pour l'acquisition, le traitement et la valorisation des connaissances du patrimoine technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223129v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modélisation informatique et patrimoine industriel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De Nantes 1900 aux Salons Mauduit Interdisciplinarité, modélisation numérique - modélisation muséographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patrimoine industriel au XXIe siècle, nouveaux défis - Industrial Heritage in the 21st Century, New Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lille 2, Sep 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Musée du futur ? Numérique et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museum d'histoire de Nantes, Nov 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243999v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de connaissances pour l'acquisition, le traitement et la valorisation des connaissances du patrimoine technique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numérisation du patrimoine, un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Digital Week Septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167828v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Nantes 1900 aux Salons Mauduit Interdisciplinarité, modélisation numérique - modélisation muséographique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nantes en 1900. Histoire et technique du port et de la ville, à partir de la maquette de Duchesne au musée du Château des ducs de Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musée du futur ? Numérique et médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museum d'histoire de Nantes, Nov 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Nantes et le pays nantais. Congrès de Nantes de la société d'histoire et d'archéologie de Bretagne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France. pp.139-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398469v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented historical scale model for museums: from curation to multi-modal promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laval Virtual VRIC 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Laval, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2617841.2617843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantes en 1900. Histoire et technique du port et de la ville, à partir de la maquette de Duchesne au musée du Château des ducs de Bretagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual conservation and interaction with our cultural heritage: Framework for multi-dimension model based interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nantes et le pays nantais. Congrès de Nantes de la société d'histoire et d'archéologie de Bretagne.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Heritage International Congress (DigitalHeritage), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.323 - 330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019650v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port de Nantes, Patrimoine et technique dans le contexte de l'Arc Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimonio Maritimo, Fluvial y Pesquero. XIV Jornadas Internacionales de Patrimonio Industrial, INCUNA, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCUNA, Sep 2013, GIJON, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual conservation and interaction with our cultural heritage: Framework for multi-dimension model based interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical Knowledge Management Through Virtual Reality: Theoretical Aspects and Experiment Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Ma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage International Congress (DigitalHeritage), 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866053v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Knowledge Management Through Virtual Reality: Theoretical Aspects and Experiment Proposal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">From heritage knowledge capitalization to cultural mediation thanks to augmented digital technologies. Experimentation at the Museum of Nantes History.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th International Conference and Exhibition on Virtual Reality &amp; Converging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062341v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From heritage knowledge capitalization to cultural mediation thanks to augmented digital technologies. Experimentation at the Museum of Nantes History.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médiation culturelle : comment associer exigence scientifique et dispositifs innovants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference and Exhibition on Virtual Reality &amp; Converging Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Laval, France</w:t>
+              <w:t xml:space="preserve">Salon International des Techniques Muséographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936270v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation culturelle : comment associer exigence scientifique et dispositifs innovants ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Co-working for knowledge management in cultural heritage: towards a PLM for museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International des Techniques Muséographiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.317-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936282v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-working for knowledge management in cultural heritage: towards a PLM for museum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+                <w:t xml:space="preserve">Vers une extension de la modélisation d’entreprise pour la rétro-conception de sites industriels disparus : cas d’étude de l’Arsenal de la Marine de Lorient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866044v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une extension de la modélisation d’entreprise pour la rétro-conception de sites industriels disparus : cas d’étude de l’Arsenal de la Marine de Lorient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Le Pavic</w:t>
+                <w:t xml:space="preserve">Advanced virtual reality visualisation systems based on a meta-model dedicated to historical knowledge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498376v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Nantes1900 : les nouvelles technologies au service de la capitalisation des connaissances et de la valorisation du patrimoine historique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Patrimoine et humanités numériques : quelles formations ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. pp 243 - 256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced virtual reality visualisation systems based on a meta-model dedicated to historical knowledge.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A generalized approach for historical mock-up acquisition and data modelling: towards historically enriched 3D city models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.02009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/3u3d/201202009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760338v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized approach for historical mock-up acquisition and data modelling: towards historically enriched 3D city models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Billen</w:t>
+                <w:t xml:space="preserve">Modélisation numérique et interprétation d’un paysage portuaire : les réseaux du port de Nantes au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">135e Congrès national des sociétés historiques et scientifiques, Neuchâtel, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, 2010, NEUCHATEL, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738193v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et interprétation d’un paysage portuaire : les réseaux du port de Nantes au début du XXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La reconversion de notre patrimoine technique et industriel : comment l'utiliser comme support aux projets pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">135e Congrès national des sociétés historiques et scientifiques, Neuchâtel, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, 2010, NEUCHATEL, Suisse</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437171v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconversion de notre patrimoine technique et industriel : comment l'utiliser comme support aux projets pédagogiques</w:t>
+                <w:t xml:space="preserve">Where Virtual Enhances Physical Mock-Up: A Way to Understand our Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Serviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">ISMAR - research, technology and application in Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Basel, Switzerland. 6 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420921v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Virtual Enhances Physical Mock-Up: A Way to Understand our Heritage</w:t>
+                <w:t xml:space="preserve">Un renouveau des pratiques muséographiques grâce au virtuel : un support à des applications pluridisciplinaires en pédagogie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMAR - research, technology and application in Mixed and Augmented Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Basel, Switzerland. 6 pp</w:t>
+              <w:t xml:space="preserve">Colloque National AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Le Mont Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671976v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un renouveau des pratiques muséographiques grâce au virtuel : un support à des applications pluridisciplinaires en pédagogie active</w:t>
+                <w:t xml:space="preserve">Un renouveau des pratiques muséographiques grâce au virtuel : un support à des applications pluridisciplinaire en pédagogie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Le Mont Dore, France</w:t>
+              <w:t xml:space="preserve">12ème colloque national AIP Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Mont-Dore, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521549v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un renouveau des pratiques muséographiques grâce au virtuel : un support à des applications pluridisciplinaire en pédagogie active</w:t>
+                <w:t xml:space="preserve">Creating interactivity of our heritage stored in Museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque national AIP Primeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Mont-Dore, France. 11 p</w:t>
+              <w:t xml:space="preserve">conférence scientifique VRIC - salon Laval Virtual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Laval, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585088v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating interactivity of our heritage stored in Museums</w:t>
+                <w:t xml:space="preserve">L'image virtuelle comme source de connaissance pour le patrimoine technique et industriel : Comment allier Histoire et Ingénierie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Arles, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3776,154 +3651,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JC3DSHS 10 ans d'expérience, 10 ans à venir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Verriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC3DSHS 2023 - Les Journées du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France. 95 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3933,51 +3808,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité humaine portuaire versus patrimoine des paysages culturels industriels et sensoriels : quelle place pour le numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3986,260 +3861,260 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ile de Nantes. &amp;quot;Parce que, en fait, le passé est aussi incertain que l'avenir&amp;quot; - 2000-2020</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.62-73</w:t>
+                <w:t xml:space="preserve">3D lexicon for Human and Social Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243842v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D lexicon for Human and Social Sciences</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                <w:t xml:space="preserve">L'Ile de Nantes. &amp;quot;Parce que, en fait, le passé est aussi incertain que l'avenir&amp;quot; - 2000-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.62-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187979v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Projet ANR ReSeed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4248,176 +4123,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire 3D - Lexique pour les Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4427,51 +4302,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et industrie du passé : le patrimoine industriel de demain&amp;quot;. Mémoires industrielles. 303 arts recherche créations, n°165, avril 2021, pp.242-247</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4487,142 +4362,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Mémoires industrielles, 165, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et industrie du passé : le patrimoine industriel de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4638,835 +4513,835 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires des mines et des carrières&amp;quot;, entretien avec Pierre Conil, ancien directeur régional du BRGM. Mémoires industrielles. 303 arts recherche créations, n°165, avril 2021, pp.82-89</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge management for modelled Heritage objects, requirement specification towards a tool for heterogeneity embracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (4), pp.1337-1345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12008-020-00712-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haruspex, Outil de Gestion de Connaissances non Structurées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/iste.op.2017.0172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for historical knowledge management in museology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.44-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJPLM.2017.10003813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit historique et objet technique : outil de valorisation mutuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Quantin</w:t>
+                <w:t xml:space="preserve">3D digitisation of Nantes historic harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Les musées scientifiques et techniques innovent : nouvelles expériences, nouvelles médiations, vol.05 (1), pp.93-120</w:t>
+              <w:t xml:space="preserve">TICCIH Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359096v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D digitisation of Nantes historic harbour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+                <w:t xml:space="preserve">Récit historique et objet technique : outil de valorisation mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Courtin Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICCIH Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73, pp.3-4</w:t>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les musées scientifiques et techniques innovent : nouvelles expériences, nouvelles médiations, vol.05 (1), pp.93-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405803v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Museum augmented interface for historical scale models: towards a new way for cultural heritage promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (1), pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des savoirs et savoir-faire : cas d’étude de l’Arsenal de la Marine de Lorient dans l’après-Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Pavic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,499 +5356,499 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Phaïstos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Revue d’histoire des techniques, 3 (1), pp.ISSN : 2262-7340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambiguïtés et les limites de la construction patrimoniale d'une industrie en activité. Le cas de la Centrale thermique de Cordemais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 228, pp. 54 - 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire, un medium de didactique aux Nouvelles Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une visite patrimoniale en Finlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Viète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 p</w:t>
+              <w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56, pp.55-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422224v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une visite patrimoniale en Finlande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'histoire, un medium de didactique aux Nouvelles Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Loch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 56, pp.55-61</w:t>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101088v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages industriels culturels sensoriels (PICS) et Environnements Virtuels : Vers une nouvelle approche de l'histoire et de l'archéologie industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02613279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5983,243 +5858,243 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bénistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Chayani</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683842v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtiments civils en Pays de la Loire 1800-1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Halgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 0772/92, Ecole Nationale Supérieure d'Architecture de Nantes; Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA). 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6229,78 +6104,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantes 1900 - la maquette du port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,396 +6183,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée d’histoire de Nantes. 88 p., 2015, Bertrand Guillet, 978-2-906519-49-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau et patrimoine en pays de Retz, le canal maritime de la Basse-Loire et les marais du Tenu.</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la culture, Inventaire général, 2000, Itinéraires du patrimoine</w:t>
+                <w:t xml:space="preserve">Bretagne 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Terre de Brume, pp.254, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814793v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bretagne 20e siècle</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Terre de Brume, pp.254, 2000</w:t>
+                <w:t xml:space="preserve">Eau et patrimoine en pays de Retz, le canal maritime de la Basse-Loire et les marais du Tenu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vauthier-Vézier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la culture, Inventaire général, 2000, Itinéraires du patrimoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424777v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of capitalisation and valorisation of our technical heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Edition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Product Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.521-533, 2011, /978-3-642-15973-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6707,157 +6582,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que reste-t-il de l’uranium dans l’Ouest de la France : de la fermeture à l’effacement des mines contemporaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Debrabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnemazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Winkler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01465248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7004,51 +6879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Plessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic R&#233;chiniac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areti Damala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoigneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w15-599-2019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419469" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243999v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617843" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743756" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_32" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Pavic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437171v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jourdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serviere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473007v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jeanson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00712-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0172" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.10003813" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405803v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Christophe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bienvenu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vauthier-V&#233;zier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00424777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbedor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473004v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_42" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMF6H8TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Debrabant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Plessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoigneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w15-599-2019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541870v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617843" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743756" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_32" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Pavic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jourdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serviere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jeanson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00712-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0172" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.10003813" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Christophe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bienvenu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00424777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbedor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vauthier-V&#233;zier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMF6H8TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Debrabant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>