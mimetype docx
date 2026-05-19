--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1817,213 +1817,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual conservation and interaction with our cultural heritage: Framework for multi-dimension model based interface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le port de Nantes, Patrimoine et technique dans le contexte de l'Arc Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage International Congress (DigitalHeritage), 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Patrimonio Maritimo, Fluvial y Pesquero. XIV Jornadas Internacionales de Patrimonio Industrial, INCUNA, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCUNA, Sep 2013, GIJON, Espagne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866053v1</w:t>
+                <w:t xml:space="preserve">hal-02614925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le port de Nantes, Patrimoine et technique dans le contexte de l'Arc Atlantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual conservation and interaction with our cultural heritage: Framework for multi-dimension model based interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimonio Maritimo, Fluvial y Pesquero. XIV Jornadas Internacionales de Patrimonio Industrial, INCUNA, 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Heritage International Congress (DigitalHeritage), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.323 - 330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614925v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Knowledge Management Through Virtual Reality: Theoretical Aspects and Experiment Proposal</w:t>
               </w:r>
@@ -2128,377 +2128,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From heritage knowledge capitalization to cultural mediation thanks to augmented digital technologies. Experimentation at the Museum of Nantes History.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-working for knowledge management in cultural heritage: towards a PLM for museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Courtin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference and Exhibition on Virtual Reality &amp; Converging Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.317-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936270v1</w:t>
+                <w:t xml:space="preserve">hal-00866044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation culturelle : comment associer exigence scientifique et dispositifs innovants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From heritage knowledge capitalization to cultural mediation thanks to augmented digital technologies. Experimentation at the Museum of Nantes History.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International des Techniques Muséographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Conference and Exhibition on Virtual Reality &amp; Converging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936282v1</w:t>
+                <w:t xml:space="preserve">hal-00936270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-working for knowledge management in cultural heritage: towards a PLM for museum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médiation culturelle : comment associer exigence scientifique et dispositifs innovants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Salon International des Techniques Muséographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00866044v1</w:t>
+                <w:t xml:space="preserve">hal-00936282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une extension de la modélisation d’entreprise pour la rétro-conception de sites industriels disparus : cas d’étude de l’Arsenal de la Marine de Lorient</w:t>
               </w:r>
@@ -4310,178 +4310,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et industrie du passé : le patrimoine industriel de demain&amp;quot;. Mémoires industrielles. 303 arts recherche créations, n°165, avril 2021, pp.242-247</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, Mémoires industrielles, 165, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243835v1</w:t>
+                <w:t xml:space="preserve">hal-03243844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numérique et industrie du passé : le patrimoine industriel de demain&amp;quot;. Mémoires industrielles. 303 arts recherche créations, n°165, avril 2021, pp.242-247</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Mémoires industrielles, 165, pp.3</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243844v1</w:t>
+                <w:t xml:space="preserve">hal-03243835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et industrie du passé : le patrimoine industriel de demain</w:t>
               </w:r>
@@ -5481,230 +5481,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une visite patrimoniale en Finlande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'histoire, un medium de didactique aux Nouvelles Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Loch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 56, pp.55-61</w:t>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101088v1</w:t>
+                <w:t xml:space="preserve">hal-00422224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire, un medium de didactique aux Nouvelles Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une visite patrimoniale en Finlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Viète</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 p</w:t>
+              <w:t xml:space="preserve">L'archéologie industrielle en France. Patrimoine technique, mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56, pp.55-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422224v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6118,51 +6118,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantes 1900 - la maquette du port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6879,51 +6879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Plessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoigneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w15-599-2019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541870v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617843" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743756" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_32" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Pavic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jourdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serviere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jeanson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00712-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0172" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.10003813" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Christophe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bienvenu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00424777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbedor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vauthier-V&#233;zier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMF6H8TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Debrabant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Plessis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Davoigneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gasnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlii-2-w15-599-2019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541870v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498678v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280767v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617843" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743756" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_32" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Pavic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jourdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serviere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661785v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951322v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jeanson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-020-00712-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0172" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.10003813" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Christophe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236995v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00960556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Colin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101088v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613279v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laub&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968116v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bienvenu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243990v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00424777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbedor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vauthier-V&#233;zier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMF6H8TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01465248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Debrabant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Winkler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>